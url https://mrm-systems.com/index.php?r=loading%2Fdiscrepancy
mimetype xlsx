--- v3 (2026-08-12)
+++ v4 (2026-09-26)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISCREPANCY REPORT</t>
   </si>
   <si>
-    <t>As of 08/12/2026 08:31:41</t>
+    <t>As of 09/27/2026 06:35:00</t>
   </si>
   <si>
     <t>Tracking #</t>
   </si>
   <si>
     <t>Parcel #</t>
   </si>
   <si>
     <t>Type of Box</t>
   </si>
   <si>
     <t>QTY (1 of 1)</t>
   </si>
   <si>
     <t>Shipper name</t>
   </si>
   <si>
     <t>Receiver name</t>
   </si>
   <si>
     <t>Receiver address</t>
   </si>
   <si>
     <t>Receiver mobile</t>
   </si>