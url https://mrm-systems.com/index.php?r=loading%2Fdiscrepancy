--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISCREPANCY REPORT</t>
   </si>
   <si>
-    <t>As of 05/14/2026 01:36:32</t>
+    <t>As of 06/28/2026 05:15:13</t>
   </si>
   <si>
     <t>Tracking #</t>
   </si>
   <si>
     <t>Parcel #</t>
   </si>
   <si>
     <t>Type of Box</t>
   </si>
   <si>
     <t>QTY (1 of 1)</t>
   </si>
   <si>
     <t>Shipper name</t>
   </si>
   <si>
     <t>Receiver name</t>
   </si>
   <si>
     <t>Receiver address</t>
   </si>
   <si>
     <t>Receiver mobile</t>
   </si>
@@ -1734,50 +1734,71 @@
     <t>CMAU8928628</t>
   </si>
   <si>
     <t>P251020003711613</t>
   </si>
   <si>
     <t>RODERICK BAZAR</t>
   </si>
   <si>
     <t>RUBELLA BAZAR</t>
   </si>
   <si>
     <t>BRGY BIASONG LOPEZ</t>
   </si>
   <si>
     <t>09984830100</t>
   </si>
   <si>
     <t>LOPEZ JAENA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>CMAU4210020</t>
   </si>
   <si>
     <t>P251020003758634</t>
+  </si>
+  <si>
+    <t>P251022064009795</t>
+  </si>
+  <si>
+    <t>RAIDA MANAPAD</t>
+  </si>
+  <si>
+    <t>JANNESA PINAMALOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUROK 3 TUCKA POBLACION DIMATALING ZAMBOANGA DEL SUR </t>
+  </si>
+  <si>
+    <t>09922103450</t>
+  </si>
+  <si>
+    <t>DIMATALING ZAMBOANGA DEL SUR</t>
+  </si>
+  <si>
+    <t>CMAU3749466</t>
   </si>
   <si>
     <t>P251028233533937</t>
   </si>
   <si>
     <t>JED FLAVIANO</t>
   </si>
   <si>
     <t>LOLITA TIANIA CID</t>
   </si>
   <si>
     <t xml:space="preserve">BRGY OLO BARROC </t>
   </si>
   <si>
     <t>09389715380</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>TRHU6720075</t>
   </si>
   <si>
     <t>P251026020331564</t>
   </si>
@@ -2307,50 +2328,71 @@
   <si>
     <t>SAN MIGUEL BULACAN</t>
   </si>
   <si>
     <t>P260122015714469</t>
   </si>
   <si>
     <t xml:space="preserve">Allen B Dela Torre </t>
   </si>
   <si>
     <t xml:space="preserve">Edna B Dela Torre </t>
   </si>
   <si>
     <t xml:space="preserve">1444 villa corazon </t>
   </si>
   <si>
     <t>09942230858   09953310322</t>
   </si>
   <si>
     <t>PILA LAGUNA</t>
   </si>
   <si>
     <t>TIIU6610670</t>
   </si>
   <si>
+    <t>P260214065523850</t>
+  </si>
+  <si>
+    <t>RICHMOND LOPEZ</t>
+  </si>
+  <si>
+    <t>DR RUDY LOPEZ</t>
+  </si>
+  <si>
+    <t>#872 CATAN COMPOUND UPPER BRGY MOTONG 6200</t>
+  </si>
+  <si>
+    <t>09456027685</t>
+  </si>
+  <si>
+    <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
+  </si>
+  <si>
+    <t>TIIU6577289</t>
+  </si>
+  <si>
     <t>P260204020957265</t>
   </si>
   <si>
     <t xml:space="preserve">Joy M Balidiong </t>
   </si>
   <si>
     <t>Ar L Remedio</t>
   </si>
   <si>
     <t>PUROK 7 POBLACION</t>
   </si>
   <si>
     <t>09453270936</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>TIIU7079017</t>
   </si>
   <si>
     <t>P260203063110946</t>
   </si>
   <si>
     <t xml:space="preserve">Merla Malaborbor </t>
@@ -2380,50 +2422,110 @@
     <t xml:space="preserve">C/O Oliver Vivero SITIO malamig </t>
   </si>
   <si>
     <t>09558915044   09109351205</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>P260208120904210</t>
   </si>
   <si>
     <t>Janes Colipano</t>
   </si>
   <si>
     <t>Ana Rose Umpa Panuncial</t>
   </si>
   <si>
     <t>P 2 mabatao Salvador lanao del norte</t>
   </si>
   <si>
     <t>09308743005</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
+  </si>
+  <si>
+    <t>P260214103515429</t>
+  </si>
+  <si>
+    <t>Dieza Guinto</t>
+  </si>
+  <si>
+    <t>Billy Conrad T Guinto</t>
+  </si>
+  <si>
+    <t>BLK 2 lot 30 Sunshine Village lagao General Santos City</t>
+  </si>
+  <si>
+    <t>09097282031</t>
+  </si>
+  <si>
+    <t>CMAU3552991</t>
+  </si>
+  <si>
+    <t>P260214103603352</t>
+  </si>
+  <si>
+    <t>P260214064407200</t>
+  </si>
+  <si>
+    <t>Anafe Dahunan</t>
+  </si>
+  <si>
+    <t>Primo Brignas</t>
+  </si>
+  <si>
+    <t>Purok 1proper governor Boyle's ubay bohol</t>
+  </si>
+  <si>
+    <t>09569046497</t>
+  </si>
+  <si>
+    <t>UBAY BOHOL</t>
+  </si>
+  <si>
+    <t>P260327072836850</t>
+  </si>
+  <si>
+    <t>ARTEMIO T TOLEDO JR.</t>
+  </si>
+  <si>
+    <t>NANCY M TOLEDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHILIPPINES </t>
+  </si>
+  <si>
+    <t>09338694908/09159509543</t>
+  </si>
+  <si>
+    <t>CUYAPO NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>CMAU7118411</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2727,51 +2829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:P168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>3</v>
@@ -7196,244 +7298,244 @@
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122" t="s">
         <v>573</v>
       </c>
       <c r="D122">
         <v>2</v>
       </c>
       <c r="E122" t="s">
         <v>574</v>
       </c>
       <c r="F122" t="s">
         <v>575</v>
       </c>
       <c r="G122" t="s">
         <v>576</v>
       </c>
       <c r="H122" t="s">
         <v>577</v>
       </c>
       <c r="I122" t="s">
         <v>578</v>
       </c>
       <c r="J122">
-        <v>259.0</v>
+        <v>868.0</v>
       </c>
       <c r="L122" t="s">
         <v>579</v>
       </c>
       <c r="N122">
         <v>0.0</v>
       </c>
       <c r="P122" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123" t="s">
         <v>580</v>
       </c>
       <c r="D123">
         <v>2</v>
       </c>
       <c r="E123" t="s">
         <v>581</v>
       </c>
       <c r="F123" t="s">
         <v>582</v>
       </c>
       <c r="G123" t="s">
         <v>583</v>
       </c>
       <c r="H123" t="s">
         <v>584</v>
       </c>
       <c r="I123" t="s">
         <v>585</v>
       </c>
       <c r="J123">
-        <v>348.0</v>
+        <v>259.0</v>
       </c>
       <c r="L123" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="N123">
         <v>0.0</v>
       </c>
       <c r="P123" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D124">
         <v>2</v>
       </c>
       <c r="E124" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="F124" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="G124" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="H124" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="I124" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="J124">
         <v>348.0</v>
       </c>
       <c r="L124" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="N124">
         <v>0.0</v>
       </c>
       <c r="P124" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="D125">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E125" t="s">
         <v>588</v>
       </c>
       <c r="F125" t="s">
         <v>589</v>
       </c>
       <c r="G125" t="s">
         <v>590</v>
       </c>
       <c r="H125" t="s">
         <v>591</v>
       </c>
       <c r="I125" t="s">
         <v>592</v>
       </c>
       <c r="J125">
-        <v>728.0</v>
+        <v>348.0</v>
       </c>
       <c r="L125" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="N125">
         <v>0.0</v>
       </c>
       <c r="P125" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126" t="s">
         <v>594</v>
       </c>
       <c r="D126">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E126" t="s">
         <v>595</v>
       </c>
       <c r="F126" t="s">
         <v>596</v>
       </c>
       <c r="G126" t="s">
         <v>597</v>
       </c>
       <c r="H126" t="s">
         <v>598</v>
       </c>
       <c r="I126" t="s">
         <v>599</v>
       </c>
       <c r="J126">
-        <v>1088.0</v>
+        <v>728.0</v>
       </c>
       <c r="L126" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="N126">
         <v>0.0</v>
       </c>
       <c r="P126" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127" t="s">
+        <v>601</v>
+      </c>
+      <c r="D127">
+        <v>3</v>
+      </c>
+      <c r="E127" t="s">
+        <v>602</v>
+      </c>
+      <c r="F127" t="s">
+        <v>603</v>
+      </c>
+      <c r="G127" t="s">
+        <v>604</v>
+      </c>
+      <c r="H127" t="s">
+        <v>605</v>
+      </c>
+      <c r="I127" t="s">
+        <v>606</v>
+      </c>
+      <c r="J127">
+        <v>1088.0</v>
+      </c>
+      <c r="L127" t="s">
         <v>600</v>
-      </c>
-[...22 lines deleted...]
-        <v>606</v>
       </c>
       <c r="N127">
         <v>0.0</v>
       </c>
       <c r="P127" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128" t="s">
         <v>607</v>
       </c>
       <c r="D128">
         <v>2</v>
       </c>
       <c r="E128" t="s">
         <v>608</v>
       </c>
       <c r="F128" t="s">
         <v>609</v>
       </c>
       <c r="G128" t="s">
@@ -7444,1331 +7546,1559 @@
       </c>
       <c r="I128" t="s">
         <v>612</v>
       </c>
       <c r="J128">
         <v>369.0</v>
       </c>
       <c r="L128" t="s">
         <v>613</v>
       </c>
       <c r="N128">
         <v>0.0</v>
       </c>
       <c r="P128" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129" t="s">
         <v>614</v>
       </c>
       <c r="D129">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E129" t="s">
         <v>615</v>
       </c>
       <c r="F129" t="s">
         <v>616</v>
       </c>
       <c r="G129" t="s">
         <v>617</v>
       </c>
       <c r="H129" t="s">
         <v>618</v>
       </c>
       <c r="I129" t="s">
         <v>619</v>
       </c>
       <c r="J129">
-        <v>928.0</v>
+        <v>369.0</v>
       </c>
       <c r="L129" t="s">
         <v>620</v>
       </c>
       <c r="N129">
         <v>0.0</v>
       </c>
       <c r="P129" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130" t="s">
         <v>621</v>
       </c>
       <c r="D130">
         <v>4</v>
       </c>
       <c r="E130" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="F130" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="G130" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="H130" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="I130" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="J130">
         <v>928.0</v>
       </c>
       <c r="L130" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="N130">
         <v>0.0</v>
       </c>
       <c r="P130" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131" t="s">
+        <v>628</v>
+      </c>
+      <c r="D131">
+        <v>4</v>
+      </c>
+      <c r="E131" t="s">
         <v>622</v>
       </c>
-      <c r="D131">
-[...2 lines deleted...]
-      <c r="E131" t="s">
+      <c r="F131" t="s">
         <v>623</v>
       </c>
-      <c r="F131" t="s">
+      <c r="G131" t="s">
         <v>624</v>
       </c>
-      <c r="G131" t="s">
+      <c r="H131" t="s">
         <v>625</v>
       </c>
-      <c r="H131" t="s">
+      <c r="I131" t="s">
         <v>626</v>
       </c>
-      <c r="I131" t="s">
+      <c r="J131">
+        <v>928.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="N131">
         <v>0.0</v>
       </c>
       <c r="P131" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132" t="s">
         <v>629</v>
       </c>
       <c r="D132">
         <v>3</v>
       </c>
       <c r="E132" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="F132" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="G132" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="H132" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="I132" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="J132">
         <v>1083.0</v>
       </c>
       <c r="L132" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="N132">
         <v>0.0</v>
       </c>
       <c r="P132" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133" t="s">
+        <v>636</v>
+      </c>
+      <c r="D133">
+        <v>3</v>
+      </c>
+      <c r="E133" t="s">
         <v>630</v>
       </c>
-      <c r="D133">
-[...2 lines deleted...]
-      <c r="E133" t="s">
+      <c r="F133" t="s">
         <v>631</v>
       </c>
-      <c r="F133" t="s">
+      <c r="G133" t="s">
         <v>632</v>
       </c>
-      <c r="G133" t="s">
+      <c r="H133" t="s">
         <v>633</v>
       </c>
-      <c r="H133" t="s">
+      <c r="I133" t="s">
         <v>634</v>
       </c>
-      <c r="I133" t="s">
+      <c r="J133">
+        <v>1083.0</v>
+      </c>
+      <c r="L133" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>636</v>
       </c>
       <c r="N133">
         <v>0.0</v>
       </c>
       <c r="P133" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134" t="s">
         <v>637</v>
       </c>
       <c r="D134">
         <v>2</v>
       </c>
       <c r="E134" t="s">
         <v>638</v>
       </c>
       <c r="F134" t="s">
         <v>639</v>
       </c>
       <c r="G134" t="s">
         <v>640</v>
       </c>
       <c r="H134" t="s">
         <v>641</v>
       </c>
       <c r="I134" t="s">
         <v>642</v>
       </c>
       <c r="J134">
-        <v>419.0</v>
+        <v>159.0</v>
       </c>
       <c r="L134" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="N134">
         <v>0.0</v>
       </c>
       <c r="P134" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="B135" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D135">
         <v>2</v>
       </c>
       <c r="E135" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F135" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G135" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H135" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I135" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J135">
-        <v>299.0</v>
+        <v>419.0</v>
       </c>
       <c r="L135" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="N135">
         <v>0.0</v>
       </c>
       <c r="P135" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="B136" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D136">
         <v>2</v>
       </c>
       <c r="E136" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F136" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="G136" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="H136" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="I136" t="s">
-        <v>219</v>
+        <v>655</v>
       </c>
       <c r="J136">
-        <v>159.0</v>
+        <v>299.0</v>
       </c>
       <c r="L136" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="N136">
         <v>0.0</v>
       </c>
       <c r="P136" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="B137" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E137" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F137" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="G137" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H137" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="I137" t="s">
-        <v>660</v>
+        <v>219</v>
       </c>
       <c r="J137">
-        <v>588.0</v>
+        <v>159.0</v>
       </c>
       <c r="L137" t="s">
         <v>661</v>
       </c>
       <c r="N137">
         <v>0.0</v>
       </c>
       <c r="P137" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="B138" t="s">
         <v>662</v>
       </c>
       <c r="D138">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E138" t="s">
         <v>663</v>
       </c>
       <c r="F138" t="s">
         <v>664</v>
       </c>
       <c r="G138" t="s">
         <v>665</v>
       </c>
       <c r="H138" t="s">
         <v>666</v>
       </c>
       <c r="I138" t="s">
         <v>667</v>
       </c>
       <c r="J138">
-        <v>687.0</v>
+        <v>588.0</v>
       </c>
       <c r="L138" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="N138">
         <v>0.0</v>
       </c>
       <c r="P138" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="B139" t="s">
+        <v>669</v>
+      </c>
+      <c r="D139">
+        <v>6</v>
+      </c>
+      <c r="E139" t="s">
+        <v>670</v>
+      </c>
+      <c r="F139" t="s">
+        <v>671</v>
+      </c>
+      <c r="G139" t="s">
+        <v>672</v>
+      </c>
+      <c r="H139" t="s">
+        <v>673</v>
+      </c>
+      <c r="I139" t="s">
+        <v>674</v>
+      </c>
+      <c r="J139">
+        <v>687.0</v>
+      </c>
+      <c r="L139" t="s">
         <v>668</v>
-      </c>
-[...22 lines deleted...]
-        <v>673</v>
       </c>
       <c r="N139">
         <v>0.0</v>
       </c>
       <c r="P139" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="B140" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E140" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F140" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G140" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H140" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I140" t="s">
-        <v>679</v>
+        <v>24</v>
       </c>
       <c r="J140">
-        <v>329.0</v>
+        <v>1549.0</v>
       </c>
       <c r="L140" t="s">
-        <v>661</v>
+        <v>680</v>
       </c>
       <c r="N140">
         <v>0.0</v>
       </c>
       <c r="P140" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="B141" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D141">
         <v>2</v>
       </c>
       <c r="E141" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F141" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="G141" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="H141" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="I141" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="J141">
-        <v>229.0</v>
+        <v>329.0</v>
       </c>
       <c r="L141" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="N141">
         <v>0.0</v>
       </c>
       <c r="P141" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="B142" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D142">
         <v>2</v>
       </c>
       <c r="E142" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F142" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="G142" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="H142" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="I142" t="s">
-        <v>691</v>
+        <v>674</v>
       </c>
       <c r="J142">
-        <v>279.0</v>
+        <v>229.0</v>
       </c>
       <c r="L142" t="s">
         <v>692</v>
       </c>
       <c r="N142">
         <v>0.0</v>
       </c>
       <c r="P142" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="B143" t="s">
         <v>693</v>
       </c>
       <c r="D143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E143" t="s">
         <v>694</v>
       </c>
       <c r="F143" t="s">
         <v>695</v>
       </c>
       <c r="G143" t="s">
         <v>696</v>
       </c>
       <c r="H143" t="s">
         <v>697</v>
       </c>
       <c r="I143" t="s">
         <v>698</v>
       </c>
       <c r="J143">
-        <v>429.0</v>
+        <v>279.0</v>
       </c>
       <c r="L143" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N143">
         <v>0.0</v>
       </c>
       <c r="P143" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="B144" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D144">
         <v>3</v>
       </c>
       <c r="E144" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F144" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="G144" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H144" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="I144" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="J144">
-        <v>398.0</v>
+        <v>429.0</v>
       </c>
       <c r="L144" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N144">
         <v>0.0</v>
       </c>
       <c r="P144" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="B145" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D145">
         <v>3</v>
       </c>
       <c r="E145" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="F145" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="G145" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="H145" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="I145" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="J145">
         <v>398.0</v>
       </c>
       <c r="L145" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N145">
         <v>0.0</v>
       </c>
       <c r="P145" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="B146" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="D146">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E146" t="s">
         <v>707</v>
       </c>
       <c r="F146" t="s">
         <v>708</v>
       </c>
       <c r="G146" t="s">
         <v>709</v>
       </c>
       <c r="H146" t="s">
         <v>710</v>
       </c>
       <c r="I146" t="s">
         <v>711</v>
       </c>
       <c r="J146">
-        <v>448.0</v>
+        <v>398.0</v>
       </c>
       <c r="L146" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N146">
         <v>0.0</v>
       </c>
       <c r="P146" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="B147" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D147">
         <v>4</v>
       </c>
       <c r="E147" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="F147" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="G147" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="H147" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="I147" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="J147">
         <v>448.0</v>
       </c>
       <c r="L147" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N147">
         <v>0.0</v>
       </c>
       <c r="P147" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="B148" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="D148">
         <v>4</v>
       </c>
       <c r="E148" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="F148" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="G148" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="H148" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="I148" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="J148">
         <v>448.0</v>
       </c>
       <c r="L148" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N148">
         <v>0.0</v>
       </c>
       <c r="P148" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="B149" t="s">
+        <v>720</v>
+      </c>
+      <c r="D149">
+        <v>4</v>
+      </c>
+      <c r="E149" t="s">
         <v>714</v>
       </c>
-      <c r="D149">
-[...2 lines deleted...]
-      <c r="E149" t="s">
+      <c r="F149" t="s">
         <v>715</v>
       </c>
-      <c r="F149" t="s">
+      <c r="G149" t="s">
         <v>716</v>
       </c>
-      <c r="G149" t="s">
+      <c r="H149" t="s">
         <v>717</v>
       </c>
-      <c r="H149" t="s">
+      <c r="I149" t="s">
         <v>718</v>
       </c>
-      <c r="I149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J149">
-        <v>389.0</v>
+        <v>448.0</v>
       </c>
       <c r="L149" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N149">
         <v>0.0</v>
       </c>
       <c r="P149" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="B150" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D150">
         <v>2</v>
       </c>
       <c r="E150" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F150" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G150" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H150" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="I150" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J150">
-        <v>429.0</v>
+        <v>389.0</v>
       </c>
       <c r="L150" t="s">
-        <v>726</v>
+        <v>699</v>
       </c>
       <c r="N150">
         <v>0.0</v>
       </c>
       <c r="P150" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="B151" t="s">
         <v>727</v>
       </c>
       <c r="D151">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E151" t="s">
         <v>728</v>
       </c>
       <c r="F151" t="s">
         <v>729</v>
       </c>
       <c r="G151" t="s">
         <v>730</v>
       </c>
       <c r="H151" t="s">
         <v>731</v>
       </c>
       <c r="I151" t="s">
         <v>732</v>
       </c>
       <c r="J151">
-        <v>1297.0</v>
+        <v>429.0</v>
       </c>
       <c r="L151" t="s">
         <v>733</v>
       </c>
       <c r="N151">
         <v>0.0</v>
       </c>
       <c r="P151" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="B152" t="s">
         <v>734</v>
       </c>
       <c r="D152">
         <v>6</v>
       </c>
       <c r="E152" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="F152" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="G152" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="H152" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I152" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="J152">
         <v>1297.0</v>
       </c>
       <c r="L152" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="N152">
         <v>0.0</v>
       </c>
       <c r="P152" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="B153" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="D153">
         <v>6</v>
       </c>
       <c r="E153" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="F153" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="G153" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="H153" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I153" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="J153">
         <v>1297.0</v>
       </c>
       <c r="L153" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="N153">
         <v>0.0</v>
       </c>
       <c r="P153" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="B154" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="D154">
         <v>6</v>
       </c>
       <c r="E154" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="F154" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="G154" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="H154" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I154" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="J154">
         <v>1297.0</v>
       </c>
       <c r="L154" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="N154">
         <v>0.0</v>
       </c>
       <c r="P154" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="B155" t="s">
+        <v>743</v>
+      </c>
+      <c r="D155">
+        <v>6</v>
+      </c>
+      <c r="E155" t="s">
+        <v>735</v>
+      </c>
+      <c r="F155" t="s">
+        <v>736</v>
+      </c>
+      <c r="G155" t="s">
         <v>737</v>
       </c>
-      <c r="D155">
-[...2 lines deleted...]
-      <c r="E155" t="s">
+      <c r="H155" t="s">
         <v>738</v>
       </c>
-      <c r="F155" t="s">
+      <c r="I155" t="s">
         <v>739</v>
       </c>
-      <c r="G155" t="s">
+      <c r="J155">
+        <v>1297.0</v>
+      </c>
+      <c r="L155" t="s">
         <v>740</v>
-      </c>
-[...10 lines deleted...]
-        <v>733</v>
       </c>
       <c r="N155">
         <v>0.0</v>
       </c>
       <c r="P155" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="B156" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D156">
         <v>2</v>
       </c>
       <c r="E156" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F156" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="G156" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H156" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="I156" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="J156">
-        <v>399.0</v>
+        <v>439.0</v>
       </c>
       <c r="L156" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="N156">
         <v>0.0</v>
       </c>
       <c r="P156" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="B157" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E157" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F157" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="G157" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="H157" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="I157" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="J157">
-        <v>269.0</v>
+        <v>399.0</v>
       </c>
       <c r="L157" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="N157">
         <v>0.0</v>
       </c>
       <c r="P157" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="B158" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D158">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E158" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F158" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="G158" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H158" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="I158" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="J158">
-        <v>618.0</v>
+        <v>269.0</v>
       </c>
       <c r="L158" t="s">
-        <v>761</v>
+        <v>733</v>
       </c>
       <c r="N158">
         <v>0.0</v>
       </c>
       <c r="P158" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="B159" t="s">
         <v>762</v>
       </c>
       <c r="D159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E159" t="s">
         <v>763</v>
       </c>
       <c r="F159" t="s">
         <v>764</v>
       </c>
       <c r="G159" t="s">
         <v>765</v>
       </c>
       <c r="H159" t="s">
         <v>766</v>
       </c>
       <c r="I159" t="s">
         <v>767</v>
       </c>
       <c r="J159">
-        <v>379.0</v>
+        <v>618.0</v>
       </c>
       <c r="L159" t="s">
         <v>768</v>
       </c>
       <c r="N159">
         <v>0.0</v>
       </c>
       <c r="P159" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="B160" t="s">
         <v>769</v>
       </c>
       <c r="D160">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E160" t="s">
         <v>770</v>
       </c>
       <c r="F160" t="s">
         <v>771</v>
       </c>
       <c r="G160" t="s">
         <v>772</v>
       </c>
       <c r="H160" t="s">
         <v>773</v>
       </c>
       <c r="I160" t="s">
         <v>774</v>
       </c>
       <c r="J160">
-        <v>916.0</v>
+        <v>798.0</v>
       </c>
       <c r="L160" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="N160">
         <v>0.0</v>
       </c>
       <c r="P160" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="B161" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D161">
         <v>1</v>
       </c>
       <c r="E161" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F161" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="G161" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H161" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="I161" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="J161">
-        <v>399.0</v>
+        <v>379.0</v>
       </c>
       <c r="L161" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="N161">
         <v>0.0</v>
       </c>
       <c r="P161" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="B162" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D162">
+        <v>5</v>
+      </c>
+      <c r="E162" t="s">
+        <v>784</v>
+      </c>
+      <c r="F162" t="s">
+        <v>785</v>
+      </c>
+      <c r="G162" t="s">
+        <v>786</v>
+      </c>
+      <c r="H162" t="s">
+        <v>787</v>
+      </c>
+      <c r="I162" t="s">
+        <v>788</v>
+      </c>
+      <c r="J162">
+        <v>916.0</v>
+      </c>
+      <c r="L162" t="s">
+        <v>782</v>
+      </c>
+      <c r="N162">
+        <v>0.0</v>
+      </c>
+      <c r="P162" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
+      <c r="A163">
+        <v>157</v>
+      </c>
+      <c r="B163" t="s">
+        <v>789</v>
+      </c>
+      <c r="D163">
+        <v>1</v>
+      </c>
+      <c r="E163" t="s">
+        <v>790</v>
+      </c>
+      <c r="F163" t="s">
+        <v>791</v>
+      </c>
+      <c r="G163" t="s">
+        <v>792</v>
+      </c>
+      <c r="H163" t="s">
+        <v>793</v>
+      </c>
+      <c r="I163" t="s">
+        <v>794</v>
+      </c>
+      <c r="J163">
+        <v>399.0</v>
+      </c>
+      <c r="L163" t="s">
+        <v>782</v>
+      </c>
+      <c r="N163">
+        <v>0.0</v>
+      </c>
+      <c r="P163" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16">
+      <c r="A164">
+        <v>158</v>
+      </c>
+      <c r="B164" t="s">
+        <v>795</v>
+      </c>
+      <c r="D164">
         <v>2</v>
       </c>
-      <c r="E162" t="s">
+      <c r="E164" t="s">
+        <v>796</v>
+      </c>
+      <c r="F164" t="s">
+        <v>797</v>
+      </c>
+      <c r="G164" t="s">
+        <v>798</v>
+      </c>
+      <c r="H164" t="s">
+        <v>799</v>
+      </c>
+      <c r="I164" t="s">
+        <v>800</v>
+      </c>
+      <c r="J164">
+        <v>439.0</v>
+      </c>
+      <c r="L164" t="s">
         <v>782</v>
       </c>
-      <c r="F162" t="s">
-[...20 lines deleted...]
-      <c r="P162" t="s">
+      <c r="N164">
+        <v>0.0</v>
+      </c>
+      <c r="P164" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16">
+      <c r="A165">
+        <v>159</v>
+      </c>
+      <c r="B165" t="s">
+        <v>801</v>
+      </c>
+      <c r="D165">
+        <v>3</v>
+      </c>
+      <c r="E165" t="s">
+        <v>802</v>
+      </c>
+      <c r="F165" t="s">
+        <v>803</v>
+      </c>
+      <c r="G165" t="s">
+        <v>804</v>
+      </c>
+      <c r="H165" t="s">
+        <v>805</v>
+      </c>
+      <c r="I165" t="s">
+        <v>370</v>
+      </c>
+      <c r="J165">
+        <v>733.0</v>
+      </c>
+      <c r="L165" t="s">
+        <v>806</v>
+      </c>
+      <c r="N165">
+        <v>0.0</v>
+      </c>
+      <c r="P165" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16">
+      <c r="A166">
+        <v>160</v>
+      </c>
+      <c r="B166" t="s">
+        <v>807</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166" t="s">
+        <v>802</v>
+      </c>
+      <c r="F166" t="s">
+        <v>803</v>
+      </c>
+      <c r="G166" t="s">
+        <v>804</v>
+      </c>
+      <c r="H166" t="s">
+        <v>805</v>
+      </c>
+      <c r="I166" t="s">
+        <v>370</v>
+      </c>
+      <c r="J166">
+        <v>733.0</v>
+      </c>
+      <c r="L166" t="s">
+        <v>806</v>
+      </c>
+      <c r="N166">
+        <v>0.0</v>
+      </c>
+      <c r="P166" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16">
+      <c r="A167">
+        <v>161</v>
+      </c>
+      <c r="B167" t="s">
+        <v>808</v>
+      </c>
+      <c r="D167">
+        <v>2</v>
+      </c>
+      <c r="E167" t="s">
+        <v>809</v>
+      </c>
+      <c r="F167" t="s">
+        <v>810</v>
+      </c>
+      <c r="G167" t="s">
+        <v>811</v>
+      </c>
+      <c r="H167" t="s">
+        <v>812</v>
+      </c>
+      <c r="I167" t="s">
+        <v>813</v>
+      </c>
+      <c r="J167">
+        <v>269.0</v>
+      </c>
+      <c r="L167" t="s">
+        <v>806</v>
+      </c>
+      <c r="N167">
+        <v>0.0</v>
+      </c>
+      <c r="P167" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16">
+      <c r="A168">
+        <v>162</v>
+      </c>
+      <c r="B168" t="s">
+        <v>814</v>
+      </c>
+      <c r="D168">
+        <v>2</v>
+      </c>
+      <c r="E168" t="s">
+        <v>815</v>
+      </c>
+      <c r="F168" t="s">
+        <v>816</v>
+      </c>
+      <c r="G168" t="s">
+        <v>817</v>
+      </c>
+      <c r="H168" t="s">
+        <v>818</v>
+      </c>
+      <c r="I168" t="s">
+        <v>819</v>
+      </c>
+      <c r="J168">
+        <v>339.0</v>
+      </c>
+      <c r="L168" t="s">
+        <v>820</v>
+      </c>
+      <c r="N168">
+        <v>0.0</v>
+      </c>
+      <c r="P168" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>