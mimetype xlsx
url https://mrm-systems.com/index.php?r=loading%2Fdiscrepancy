--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISCREPANCY REPORT</t>
   </si>
   <si>
-    <t>As of 06/28/2026 05:15:13</t>
+    <t>As of 08/12/2026 07:25:54</t>
   </si>
   <si>
     <t>Tracking #</t>
   </si>
   <si>
     <t>Parcel #</t>
   </si>
   <si>
     <t>Type of Box</t>
   </si>
   <si>
     <t>QTY (1 of 1)</t>
   </si>
   <si>
     <t>Shipper name</t>
   </si>
   <si>
     <t>Receiver name</t>
   </si>
   <si>
     <t>Receiver address</t>
   </si>
   <si>
     <t>Receiver mobile</t>
   </si>
@@ -2463,69 +2463,151 @@
   <si>
     <t>CMAU3552991</t>
   </si>
   <si>
     <t>P260214103603352</t>
   </si>
   <si>
     <t>P260214064407200</t>
   </si>
   <si>
     <t>Anafe Dahunan</t>
   </si>
   <si>
     <t>Primo Brignas</t>
   </si>
   <si>
     <t>Purok 1proper governor Boyle's ubay bohol</t>
   </si>
   <si>
     <t>09569046497</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
+    <t>P260406230827873</t>
+  </si>
+  <si>
+    <t>ALIMANTONG SANGKOPAN</t>
+  </si>
+  <si>
+    <t>ABDULLAH DALANDA</t>
+  </si>
+  <si>
+    <t>KALAMANSIG SULTAN KUDARAT BARANGAY OBIAL PUROK BOUGAINVILLEA PHILIPPINES MINDANAO 
+#09512738927</t>
+  </si>
+  <si>
+    <t>09281341518/09302275350</t>
+  </si>
+  <si>
+    <t>KALAMANSIG SULTAN KUDARAT</t>
+  </si>
+  <si>
+    <t>SEGU5566392</t>
+  </si>
+  <si>
+    <t>P260406230827863</t>
+  </si>
+  <si>
     <t>P260327072836850</t>
   </si>
   <si>
     <t>ARTEMIO T TOLEDO JR.</t>
   </si>
   <si>
     <t>NANCY M TOLEDO</t>
   </si>
   <si>
     <t xml:space="preserve">PHILIPPINES </t>
   </si>
   <si>
     <t>09338694908/09159509543</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>CMAU7118411</t>
+  </si>
+  <si>
+    <t>P260512002433340</t>
+  </si>
+  <si>
+    <t>ELIANE DELA CRUZ</t>
+  </si>
+  <si>
+    <t>MICHELLE DIAZ</t>
+  </si>
+  <si>
+    <t>255 VILLA MAYOR COMP</t>
+  </si>
+  <si>
+    <t>09184025890</t>
+  </si>
+  <si>
+    <t>BINANGONAN RIZAL</t>
+  </si>
+  <si>
+    <t>TRHU5044309</t>
+  </si>
+  <si>
+    <t>P260512042441264</t>
+  </si>
+  <si>
+    <t>RAYAN COGAY</t>
+  </si>
+  <si>
+    <t>BRGY CALACCAB</t>
+  </si>
+  <si>
+    <t>09953741211</t>
+  </si>
+  <si>
+    <t>ANGADANAN ISABELA</t>
+  </si>
+  <si>
+    <t>P260512024914489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENRICO FERNANDO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUSAN FERNANDO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C/O APONG FRANCING FERNANDO #360 PUROK 4 BARRIO </t>
+  </si>
+  <si>
+    <t>09810233397</t>
+  </si>
+  <si>
+    <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
+  </si>
+  <si>
+    <t>P260512002433333</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2829,51 +2911,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P168"/>
+  <dimension ref="A1:P174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>3</v>
@@ -9028,77 +9110,305 @@
       </c>
       <c r="I167" t="s">
         <v>813</v>
       </c>
       <c r="J167">
         <v>269.0</v>
       </c>
       <c r="L167" t="s">
         <v>806</v>
       </c>
       <c r="N167">
         <v>0.0</v>
       </c>
       <c r="P167" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="B168" t="s">
         <v>814</v>
       </c>
       <c r="D168">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E168" t="s">
         <v>815</v>
       </c>
       <c r="F168" t="s">
         <v>816</v>
       </c>
       <c r="G168" t="s">
         <v>817</v>
       </c>
       <c r="H168" t="s">
         <v>818</v>
       </c>
       <c r="I168" t="s">
         <v>819</v>
       </c>
       <c r="J168">
-        <v>339.0</v>
+        <v>1423.0</v>
       </c>
       <c r="L168" t="s">
         <v>820</v>
       </c>
       <c r="N168">
         <v>0.0</v>
       </c>
       <c r="P168" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16">
+      <c r="A169">
+        <v>163</v>
+      </c>
+      <c r="B169" t="s">
+        <v>821</v>
+      </c>
+      <c r="D169">
+        <v>3</v>
+      </c>
+      <c r="E169" t="s">
+        <v>815</v>
+      </c>
+      <c r="F169" t="s">
+        <v>816</v>
+      </c>
+      <c r="G169" t="s">
+        <v>817</v>
+      </c>
+      <c r="H169" t="s">
+        <v>818</v>
+      </c>
+      <c r="I169" t="s">
+        <v>819</v>
+      </c>
+      <c r="J169">
+        <v>1423.0</v>
+      </c>
+      <c r="L169" t="s">
+        <v>820</v>
+      </c>
+      <c r="N169">
+        <v>0.0</v>
+      </c>
+      <c r="P169" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16">
+      <c r="A170">
+        <v>164</v>
+      </c>
+      <c r="B170" t="s">
+        <v>822</v>
+      </c>
+      <c r="D170">
+        <v>2</v>
+      </c>
+      <c r="E170" t="s">
+        <v>823</v>
+      </c>
+      <c r="F170" t="s">
+        <v>824</v>
+      </c>
+      <c r="G170" t="s">
+        <v>825</v>
+      </c>
+      <c r="H170" t="s">
+        <v>826</v>
+      </c>
+      <c r="I170" t="s">
+        <v>827</v>
+      </c>
+      <c r="J170">
+        <v>339.0</v>
+      </c>
+      <c r="L170" t="s">
+        <v>828</v>
+      </c>
+      <c r="N170">
+        <v>0.0</v>
+      </c>
+      <c r="P170" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="171" spans="1:16">
+      <c r="A171">
+        <v>165</v>
+      </c>
+      <c r="B171" t="s">
+        <v>829</v>
+      </c>
+      <c r="D171">
+        <v>2</v>
+      </c>
+      <c r="E171" t="s">
+        <v>830</v>
+      </c>
+      <c r="F171" t="s">
+        <v>831</v>
+      </c>
+      <c r="G171" t="s">
+        <v>832</v>
+      </c>
+      <c r="H171" t="s">
+        <v>833</v>
+      </c>
+      <c r="I171" t="s">
+        <v>834</v>
+      </c>
+      <c r="J171">
+        <v>698.0</v>
+      </c>
+      <c r="L171" t="s">
+        <v>835</v>
+      </c>
+      <c r="N171">
+        <v>0.0</v>
+      </c>
+      <c r="P171" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16">
+      <c r="A172">
+        <v>166</v>
+      </c>
+      <c r="B172" t="s">
+        <v>836</v>
+      </c>
+      <c r="D172">
+        <v>1</v>
+      </c>
+      <c r="E172" t="s">
+        <v>837</v>
+      </c>
+      <c r="F172" t="s">
+        <v>837</v>
+      </c>
+      <c r="G172" t="s">
+        <v>838</v>
+      </c>
+      <c r="H172" t="s">
+        <v>839</v>
+      </c>
+      <c r="I172" t="s">
+        <v>840</v>
+      </c>
+      <c r="J172">
+        <v>409.0</v>
+      </c>
+      <c r="L172" t="s">
+        <v>835</v>
+      </c>
+      <c r="N172">
+        <v>0.0</v>
+      </c>
+      <c r="P172" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16">
+      <c r="A173">
+        <v>167</v>
+      </c>
+      <c r="B173" t="s">
+        <v>841</v>
+      </c>
+      <c r="D173">
+        <v>1</v>
+      </c>
+      <c r="E173" t="s">
+        <v>842</v>
+      </c>
+      <c r="F173" t="s">
+        <v>843</v>
+      </c>
+      <c r="G173" t="s">
+        <v>844</v>
+      </c>
+      <c r="H173" t="s">
+        <v>845</v>
+      </c>
+      <c r="I173" t="s">
+        <v>846</v>
+      </c>
+      <c r="J173">
+        <v>279.0</v>
+      </c>
+      <c r="L173" t="s">
+        <v>835</v>
+      </c>
+      <c r="N173">
+        <v>0.0</v>
+      </c>
+      <c r="P173" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16">
+      <c r="A174">
+        <v>168</v>
+      </c>
+      <c r="B174" t="s">
+        <v>847</v>
+      </c>
+      <c r="D174">
+        <v>2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>830</v>
+      </c>
+      <c r="F174" t="s">
+        <v>831</v>
+      </c>
+      <c r="G174" t="s">
+        <v>832</v>
+      </c>
+      <c r="H174" t="s">
+        <v>833</v>
+      </c>
+      <c r="I174" t="s">
+        <v>834</v>
+      </c>
+      <c r="J174">
+        <v>698.0</v>
+      </c>
+      <c r="L174" t="s">
+        <v>835</v>
+      </c>
+      <c r="N174">
+        <v>0.0</v>
+      </c>
+      <c r="P174" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>