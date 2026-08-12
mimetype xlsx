--- v2 (2026-08-11)
+++ v3 (2026-08-12)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISCREPANCY REPORT</t>
   </si>
   <si>
-    <t>As of 08/12/2026 07:25:54</t>
+    <t>As of 08/12/2026 08:31:41</t>
   </si>
   <si>
     <t>Tracking #</t>
   </si>
   <si>
     <t>Parcel #</t>
   </si>
   <si>
     <t>Type of Box</t>
   </si>
   <si>
     <t>QTY (1 of 1)</t>
   </si>
   <si>
     <t>Shipper name</t>
   </si>
   <si>
     <t>Receiver name</t>
   </si>
   <si>
     <t>Receiver address</t>
   </si>
   <si>
     <t>Receiver mobile</t>
   </si>