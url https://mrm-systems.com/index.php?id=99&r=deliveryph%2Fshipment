--- v2 (2026-05-30)
+++ v3 (2026-10-15)
@@ -62,114 +62,114 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-69987</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MICHAEL DELA CRUZ</t>
   </si>
   <si>
     <t>K5002-68798</t>
   </si>
   <si>
     <t>CORNELIA CASTILLO</t>
   </si>
   <si>
     <t>K7016-67884</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA GIRAY </t>
+    <t>LYDIA GIRAY</t>
   </si>
   <si>
     <t>K7026-63873</t>
   </si>
   <si>
     <t>MELINDA</t>
   </si>
   <si>
     <t>K5004-78058</t>
   </si>
   <si>
     <t>FENELYN C. MAHUSAY</t>
   </si>
   <si>
     <t>K7129-52363</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>CRESILDA FRANCISCO</t>
   </si>
   <si>
     <t>K7063-64915</t>
   </si>
   <si>
     <t>ALFONSO A.SISON II</t>
   </si>
   <si>
     <t>K5005-77395</t>
   </si>
   <si>
     <t>DIGNA E BULOS</t>
   </si>
   <si>
     <t>K7058-78383</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carol c alaurin</t>
+    <t>Carol c alaurin</t>
   </si>
   <si>
     <t>K7105-64821</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>CLARIZA C. CABERTE</t>
   </si>
   <si>
     <t>K5002-69663</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH SANTOS </t>
+    <t>ELIZABETH SANTOS</t>
   </si>
   <si>
     <t>K7135-77942</t>
   </si>
   <si>
-    <t xml:space="preserve">Gina T Emia </t>
+    <t>Gina T Emia</t>
   </si>
   <si>
     <t>K5004-77451</t>
   </si>
   <si>
     <t>SORINA GALIT / HELEN GALIT</t>
   </si>
   <si>
     <t>K5002-76591</t>
   </si>
   <si>
     <t>EJ DREU</t>
   </si>
   <si>
     <t>K5005-77374</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>CESARLITA A SANTOS</t>
   </si>
   <si>
     <t>K5005-77492</t>
   </si>