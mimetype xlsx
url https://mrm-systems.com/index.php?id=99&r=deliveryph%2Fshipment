--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>2026-02-26 06:11:13</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -134,96 +134,102 @@
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>CLARIZA C. CABERTE</t>
   </si>
   <si>
     <t>K5002-69663</t>
   </si>
   <si>
     <t xml:space="preserve">ELIZABETH SANTOS </t>
   </si>
   <si>
     <t>K7135-77942</t>
   </si>
   <si>
     <t xml:space="preserve">Gina T Emia </t>
   </si>
   <si>
     <t>K5004-77451</t>
   </si>
   <si>
     <t>SORINA GALIT / HELEN GALIT</t>
   </si>
   <si>
+    <t>K5002-76591</t>
+  </si>
+  <si>
+    <t>EJ DREU</t>
+  </si>
+  <si>
     <t>K5005-77374</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>CESARLITA A SANTOS</t>
   </si>
   <si>
     <t>K5005-77492</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
-    <t>0000-00-00 00:00:00</t>
+    <t>2026-02-28 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
-    <t>2026-02-28</t>
+    <t>2026-03-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -527,51 +533,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -760,119 +766,133 @@
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>32</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
         <v>43</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="A23" t="s">
         <v>44</v>
       </c>
-      <c r="B23" t="s">
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
         <v>45</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>