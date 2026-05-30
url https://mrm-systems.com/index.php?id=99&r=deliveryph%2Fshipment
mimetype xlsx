--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-02-26 06:11:13</t>
+    <t>02/26/2026 22:11:57 - 02/27/2026 17:13:02</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-69987</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>