--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -113,81 +113,81 @@
   <si>
     <t>K7061-69912</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>FELIX CABIYA AN JR</t>
   </si>
   <si>
     <t>K7068-63808</t>
   </si>
   <si>
     <t>MARY ANN R. BO</t>
   </si>
   <si>
     <t>K7123-68666</t>
   </si>
   <si>
     <t>MARITES C. SIPIN</t>
   </si>
   <si>
     <t>K7123-69998</t>
   </si>
   <si>
-    <t xml:space="preserve">KAYLA L. SALCEDO </t>
+    <t>KAYLA L. SALCEDO</t>
   </si>
   <si>
     <t>K5002-68531</t>
   </si>
   <si>
     <t>VINCENT TUBERON</t>
   </si>
   <si>
     <t>K7127-68270</t>
   </si>
   <si>
     <t>Xander popa</t>
   </si>
   <si>
     <t>K5002-68866</t>
   </si>
   <si>
     <t>RICARDO PERTUDO</t>
   </si>
   <si>
     <t>K7126-70363</t>
   </si>
   <si>
     <t>Leslie R Ebao</t>
   </si>
   <si>
     <t>K7068-64840</t>
   </si>
   <si>
-    <t xml:space="preserve">TRINIDAD N SUENO </t>
+    <t>TRINIDAD N SUENO</t>
   </si>
   <si>
     <t>K7135-67373</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>Antonio P. Baylon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>