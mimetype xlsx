--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>RUTCHE. A. LLANITA</t>
   </si>
   <si>
     <t>K7011-70366</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>MARY GRACE CAYETANO</t>
   </si>
   <si>
     <t>K8002-67414</t>
   </si>
   <si>
     <t>MARYJAY CADUYAK</t>
   </si>
   <si>
     <t>K7016-68605</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GALIT </t>
+    <t>HELEN GALIT</t>
   </si>
   <si>
     <t>K7026-70116</t>
   </si>
   <si>
     <t>RILLY BET R. INOCENCIO</t>
   </si>
   <si>
     <t>K7074-64192</t>
   </si>
   <si>
     <t>Mark jarnes villaruz</t>
   </si>
   <si>
     <t>K5002-68522</t>
   </si>
   <si>
     <t>CHARLAINE Y. BUCAO</t>
   </si>
   <si>
     <t>K7121-66040</t>
   </si>
   <si>
     <t>Genaro Secillano</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>K7133-66514</t>
   </si>
   <si>
     <t>Pauline cruz</t>
   </si>
   <si>
     <t>K7121-75679</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>Luz Leberato</t>
   </si>
   <si>
     <t>K7121-68530</t>
   </si>
   <si>
     <t>Babaran Kaiser Jones S.</t>
   </si>
   <si>
     <t>K7058-68664</t>
   </si>
   <si>
-    <t xml:space="preserve">Antonio b naryasa  </t>
+    <t>Antonio b naryasa</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>