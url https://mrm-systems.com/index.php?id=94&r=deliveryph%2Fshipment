--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,57 +56,57 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-70230</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>FERDINAND AGUSTIN DE GUZMAN</t>
   </si>
   <si>
     <t>K7016-68003</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. RHEA ELOISEA CRUZ </t>
+    <t>MA. RHEA ELOISEA CRUZ</t>
   </si>
   <si>
     <t>K7058-74436</t>
   </si>
   <si>
-    <t xml:space="preserve">JON MARK ARANAS </t>
+    <t>JON MARK ARANAS</t>
   </si>
   <si>
     <t>K7105-64859</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>SARAH JANE L. ABAGAT</t>
   </si>
   <si>
     <t>K7016-65977</t>
   </si>
   <si>
     <t>MINDA NANAS</t>
   </si>
   <si>
     <t>K7123-75116</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MARLON DEL MUNDO MACASU</t>
   </si>