--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -80,84 +80,84 @@
   <si>
     <t>Danyka Danielle Bona</t>
   </si>
   <si>
     <t>K7124-74993</t>
   </si>
   <si>
     <t>SHERLYN S. BASA</t>
   </si>
   <si>
     <t>K5003-75305</t>
   </si>
   <si>
     <t>HELEN NARAG</t>
   </si>
   <si>
     <t>K7072-66185</t>
   </si>
   <si>
     <t>AGNES SEPULVEDA</t>
   </si>
   <si>
     <t>K7016-74042</t>
   </si>
   <si>
-    <t xml:space="preserve">JOLLY NEVADO </t>
+    <t>JOLLY NEVADO</t>
   </si>
   <si>
     <t>K7127-73643</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN BAR IN </t>
+    <t>JOCELYN BAR IN</t>
   </si>
   <si>
     <t>K7016-65530</t>
   </si>
   <si>
     <t>JOSE RICAMARA</t>
   </si>
   <si>
     <t>K5005-75192</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>FE R. ROALES</t>
   </si>
   <si>
     <t>K7124-65959</t>
   </si>
   <si>
     <t>Kenneth Sese Macasinag</t>
   </si>
   <si>
     <t>K7016-74978</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA SALVADOR </t>
+    <t>MYRNA SALVADOR</t>
   </si>
   <si>
     <t>K7016-73388</t>
   </si>
   <si>
     <t>JULIUS ROBERT DONATO</t>
   </si>
   <si>
     <t>K7020-66171</t>
   </si>
   <si>
     <t>JANICE G LAVADO</t>
   </si>
   <si>
     <t>K7016-65312</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
     <t>FORTUNATO DIMLA</t>
   </si>
   <si>
     <t>K7135-64537</t>
   </si>
@@ -176,63 +176,63 @@
   <si>
     <t>MARIDEL A TAGTAGON</t>
   </si>
   <si>
     <t>K7074-66202</t>
   </si>
   <si>
     <t>Amorsaida b. Espanillo</t>
   </si>
   <si>
     <t>K7063-66524</t>
   </si>
   <si>
     <t>SHANIA MAGOMPARA</t>
   </si>
   <si>
     <t>K7074-66403</t>
   </si>
   <si>
     <t>Jerome maagma julian</t>
   </si>
   <si>
     <t>T251220074210868</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHAEL ANNE Y. LIM </t>
+    <t>RACHAEL ANNE Y. LIM</t>
   </si>
   <si>
     <t>T251223082807180</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA BACULI </t>
+    <t>GEMMA BACULI</t>
   </si>
   <si>
     <t>T251219100437802</t>
   </si>
   <si>
-    <t xml:space="preserve">ADOR BERMUNDO </t>
+    <t>ADOR BERMUNDO</t>
   </si>
   <si>
     <t>T251224153920375</t>
   </si>
   <si>
     <t>ROLAND LEGARDA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard mortel</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Nap Boni </t>
   </si>