--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,234 +50,234 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-65643</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA POLUCARPIO </t>
+    <t>ELENA POLUCARPIO</t>
   </si>
   <si>
     <t>K7073-68219</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>JOCELYN T. BENAVIDES c/o NILO TUIZA</t>
   </si>
   <si>
     <t>K7074-66200</t>
   </si>
   <si>
     <t>Catalina s. Olidan</t>
   </si>
   <si>
     <t>K7129-74321</t>
   </si>
   <si>
-    <t xml:space="preserve">Marc Noriel Jimenez </t>
+    <t>Marc Noriel Jimenez</t>
   </si>
   <si>
     <t>K7072-66382</t>
   </si>
   <si>
     <t>ELVIRA A. GALANG</t>
   </si>
   <si>
     <t>K5004-64277</t>
   </si>
   <si>
     <t>CELSO FRANCO JR</t>
   </si>
   <si>
     <t>K7072-67325</t>
   </si>
   <si>
     <t>LILIW LAGUNA</t>
   </si>
   <si>
     <t>EUGENIA G MAGBOO</t>
   </si>
   <si>
     <t>K7020-66680</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">KENNETH LOPEZ </t>
+    <t>KENNETH LOPEZ</t>
   </si>
   <si>
     <t>K7020-67665</t>
   </si>
   <si>
     <t>NUR ASIKEEN MOHAMMAD BAKAR</t>
   </si>
   <si>
     <t>K7074-66496</t>
   </si>
   <si>
     <t>NAGCARLAN LAGUNA</t>
   </si>
   <si>
     <t>Mary grace g. Rubian</t>
   </si>
   <si>
     <t>K7061-68063</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>Kevin Bongais</t>
   </si>
   <si>
     <t>K7020-65913</t>
   </si>
   <si>
     <t>EMILYN S. DAYAO</t>
   </si>
   <si>
     <t>K7074-67292</t>
   </si>
   <si>
     <t>Cristine joy Padua flores</t>
   </si>
   <si>
     <t>K7086-64087</t>
   </si>
   <si>
     <t>ANALYN DE CASTRO</t>
   </si>
   <si>
     <t>K7058-68020</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wennie de castro </t>
+    <t>Wennie de castro</t>
   </si>
   <si>
     <t>K7016-74176</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXANDRIA ANGELES </t>
+    <t>ALEXANDRIA ANGELES</t>
   </si>
   <si>
     <t>K7121-75295</t>
   </si>
   <si>
     <t>Leticia Ramilo</t>
   </si>
   <si>
     <t>K7121-75288</t>
   </si>
   <si>
     <t>Rhodalyn Pulutan</t>
   </si>
   <si>
     <t>K7072-66448</t>
   </si>
   <si>
-    <t xml:space="preserve">ZORAIDA D. TANAY </t>
+    <t>ZORAIDA D. TANAY</t>
   </si>
   <si>
     <t>K8002-64449</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>DOLORES MARILAG  or LIEZL MAE ENGALING</t>
   </si>
   <si>
     <t>K7105-66678</t>
   </si>
   <si>
     <t>MARIA ECHON</t>
   </si>
   <si>
     <t>K7016-65575</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE MENDOZA </t>
+    <t>MARY JANE MENDOZA</t>
   </si>
   <si>
     <t>K5002-68237</t>
   </si>
   <si>
     <t>VICTORIA LAGUNA</t>
   </si>
   <si>
     <t>ARNOLD M DOMINGO</t>
   </si>
   <si>
     <t>T251228134018260</t>
   </si>
   <si>
     <t>MARITESS FLORES</t>
   </si>
   <si>
     <t>T251221181211814</t>
   </si>
   <si>
     <t>MS. TERESITA B. SAAVEDRA</t>
   </si>
   <si>
     <t>T251226191505833</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELU JESU VALENCIA </t>
+    <t>ANGELU JESU VALENCIA</t>
   </si>
   <si>
     <t>T251223113449618</t>
   </si>
   <si>
     <t>PAGSANJAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHONY PATRICK I. PULIDO </t>
+    <t>ANTHONY PATRICK I. PULIDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>