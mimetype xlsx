--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -65,105 +65,105 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-64560</t>
   </si>
   <si>
     <t>ANGAT BULACAN</t>
   </si>
   <si>
     <t>DANILO CRUZ</t>
   </si>
   <si>
     <t>K8002-65394</t>
   </si>
   <si>
     <t>JAQUELYN VESTEL</t>
   </si>
   <si>
     <t>K7016-64735</t>
   </si>
   <si>
     <t>NORZAGARAY BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES BERNARDO </t>
+    <t>MARITES BERNARDO</t>
   </si>
   <si>
     <t>K7061-69885</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>Aaron japeth Benavidez</t>
   </si>
   <si>
     <t>K7086-67876</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY TEODOSIO </t>
+    <t>MARY JOY TEODOSIO</t>
   </si>
   <si>
     <t>K7016-70387</t>
   </si>
   <si>
     <t>MARILYN TESALUNA</t>
   </si>
   <si>
     <t>K7030-68376</t>
   </si>
   <si>
     <t>MA ERNEZTINA P MÀTA</t>
   </si>
   <si>
     <t>K5004-68325</t>
   </si>
   <si>
     <t>MARIA TERESA C, DABALUS</t>
   </si>
   <si>
     <t>K7123-75527</t>
   </si>
   <si>
     <t>MARITES TORRES</t>
   </si>
   <si>
     <t>K7016-67902</t>
   </si>
   <si>
     <t>NELIA CASQUEJO</t>
   </si>
   <si>
     <t>K7086-66869</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NORA LEANO </t>
+    <t>NORA LEANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBY1751</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Ariel </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>