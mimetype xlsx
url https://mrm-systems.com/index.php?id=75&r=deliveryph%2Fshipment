--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -65,57 +65,57 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-55970</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>JULIUS L.TESOREO</t>
   </si>
   <si>
     <t>K7011-65253</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JOYSSA L. LUZANDE</t>
   </si>
   <si>
     <t>K7126-66157</t>
   </si>
   <si>
-    <t xml:space="preserve">Rinillo T Queddeng </t>
+    <t>Rinillo T Queddeng</t>
   </si>
   <si>
     <t>K7016-66321</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNALYN TOMOLING </t>
+    <t>ANNALYN TOMOLING</t>
   </si>
   <si>
     <t>K8002-66418</t>
   </si>
   <si>
     <t>GHERLY PABROA</t>
   </si>
   <si>
     <t>K7030-65267</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JOSHUA ZERDA/MANUEL DIFUNTOROM</t>
   </si>
   <si>
     <t>K7129-66178</t>
   </si>
   <si>
     <t>LINA MENDOZA</t>
   </si>
   <si>
     <t>K7129-66236</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>K7016-65977</t>
   </si>
   <si>
     <t>MINDA NANAS</t>
   </si>
   <si>
     <t>K7127-73546</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JOCELYN MASIGLAT</t>
   </si>
   <si>
     <t>K7121-65412</t>
   </si>
   <si>
     <t>Lester Mangaoang</t>
   </si>
   <si>
     <t>K7123-66378</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNYLYN J, VILLANUEVA </t>
+    <t>JENNYLYN J, VILLANUEVA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-09 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>