--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-73257</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Marlon Villanueva </t>
+    <t>Marlon Villanueva</t>
   </si>
   <si>
     <t>K7086-66421</t>
   </si>
   <si>
     <t>JOSH TIN R, DUEÑA</t>
   </si>
   <si>
     <t>K7121-64550</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Ana MarieC Parcon</t>
   </si>
   <si>
     <t>K7123-65876</t>
   </si>
   <si>
     <t>RAMON M. QUINTOS</t>
   </si>
   <si>
     <t>K8002-66614</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>K7072-73245</t>
   </si>
   <si>
     <t>BONIFACIO AMAN</t>
   </si>
   <si>
     <t>K7073-58775</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ANGELICA ABUYADOR</t>
   </si>
   <si>
     <t>K7073-64896</t>
   </si>
   <si>
     <t>MPESIG / SUNNY MAY A. PESIG</t>
   </si>
   <si>
     <t>K7030-65951</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA CAÑA </t>
+    <t>NIDA CAÑA</t>
   </si>
   <si>
     <t>K8002-66612</t>
   </si>
   <si>
     <t>REGIE ABENIR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-07 00:00:00</t>
   </si>