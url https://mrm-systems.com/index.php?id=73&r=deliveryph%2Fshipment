--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,87 +56,87 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7011-64473</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>ROLANDO GUANSING</t>
   </si>
   <si>
     <t>K7061-73427</t>
   </si>
   <si>
-    <t xml:space="preserve">Gessele Marie Sanchez </t>
+    <t>Gessele Marie Sanchez</t>
   </si>
   <si>
     <t>K5002-73337</t>
   </si>
   <si>
     <t>GRACE NORIGA</t>
   </si>
   <si>
     <t>K7133-64347</t>
   </si>
   <si>
     <t>JAIME C OCANG</t>
   </si>
   <si>
     <t>K6002-73017</t>
   </si>
   <si>
     <t>RONALYN PEARL NOBLE</t>
   </si>
   <si>
     <t>K5003-73568</t>
   </si>
   <si>
     <t>Maureen caoile</t>
   </si>
   <si>
     <t>K7072-73615</t>
   </si>
   <si>
     <t>ELLYXIA DANEI AND DIONN MARTIN</t>
   </si>
   <si>
     <t>K7061-63977</t>
   </si>
   <si>
-    <t xml:space="preserve">Victor Pulvera </t>
+    <t>Victor Pulvera</t>
   </si>
   <si>
     <t>K7026-64460</t>
   </si>
   <si>
     <t>ANTONIO RONALDO ESQUIVEL</t>
   </si>
   <si>
     <t>K7061-66054</t>
   </si>
   <si>
     <t>Cassandra De Vera</t>
   </si>
   <si>
     <t>K7061-66478</t>
   </si>
   <si>
     <t>Annalyn Luyao</t>
   </si>
   <si>
     <t>K7124-64863</t>
   </si>
   <si>
     <t>ARMIZ AOBAY</t>
   </si>