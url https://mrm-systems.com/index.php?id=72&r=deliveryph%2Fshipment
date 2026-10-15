--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-73559</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Bienvenito erlinda ALCANTARA </t>
+    <t>Bienvenito erlinda ALCANTARA</t>
   </si>
   <si>
     <t>K7016-66379</t>
   </si>
   <si>
     <t>NOEL LONTABO</t>
   </si>
   <si>
     <t>K7134-53494</t>
   </si>
   <si>
     <t>Rosana balignasay</t>
   </si>
   <si>
     <t>K7068-73550</t>
   </si>
   <si>
     <t>CRISTIN GRACE IDUCORA</t>
   </si>
   <si>
     <t>K7133-64495</t>
   </si>
   <si>
     <t>Jehan arimao</t>
   </si>
@@ -119,63 +119,63 @@
   <si>
     <t>Leona Collado</t>
   </si>
   <si>
     <t>K5003-66394</t>
   </si>
   <si>
     <t>JAHZEED DAN ELLORIN</t>
   </si>
   <si>
     <t>K7123-73598</t>
   </si>
   <si>
     <t>JOSEPHINE MANARAN/Rolando Manaran</t>
   </si>
   <si>
     <t>K7126-66335</t>
   </si>
   <si>
     <t>Jhonald 0 Arit</t>
   </si>
   <si>
     <t>K7123-64633</t>
   </si>
   <si>
-    <t xml:space="preserve">REMINADA S RAFALLO </t>
+    <t>REMINADA S RAFALLO</t>
   </si>
   <si>
     <t>K7058-62836</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cristita comeros</t>
+    <t>Cristita comeros</t>
   </si>
   <si>
     <t>K7058-65465</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherly e  padernal</t>
+    <t>Cherly e  padernal</t>
   </si>
   <si>
     <t>K7030-64721</t>
   </si>
   <si>
     <t>TESSIE C RODRIGUEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00 00:00:00</t>
   </si>