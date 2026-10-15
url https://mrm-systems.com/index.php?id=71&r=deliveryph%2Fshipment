--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -65,111 +65,111 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-71721</t>
   </si>
   <si>
     <t>ANGONO RIZAL</t>
   </si>
   <si>
     <t>KEEM PERCIVAL CATOLICO</t>
   </si>
   <si>
     <t>K7058-65011</t>
   </si>
   <si>
     <t>Jennette gabitan</t>
   </si>
   <si>
     <t>K7121-65415</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Ashley Mendoza </t>
+    <t>Ashley Mendoza</t>
   </si>
   <si>
     <t>K7126-66512</t>
   </si>
   <si>
     <t>Richelle V Reyes</t>
   </si>
   <si>
     <t>K7121-66324</t>
   </si>
   <si>
     <t>Maila L. Dinson</t>
   </si>
   <si>
     <t>K7061-63907</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>Magdalena Ojoy</t>
   </si>
   <si>
     <t>K7073-66219</t>
   </si>
   <si>
     <t>LOLITA FLANDSS</t>
   </si>
   <si>
     <t>K7086-65111</t>
   </si>
   <si>
     <t>SHIRLEY DANOYA</t>
   </si>
   <si>
     <t>K5002-65964</t>
   </si>
   <si>
     <t>EVANGELINE DE MESA</t>
   </si>
   <si>
     <t>K7125-65359</t>
   </si>
   <si>
-    <t xml:space="preserve">Arlyn B Rosalia </t>
+    <t>Arlyn B Rosalia</t>
   </si>
   <si>
     <t>K7124-65053</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>ALMA AMAR VITUG</t>
   </si>
   <si>
     <t>K7011-65459</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY MAY ATAYDE </t>
+    <t>CHERRY MAY ATAYDE</t>
   </si>
   <si>
     <t>K7133-64573</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>Marlon mentes</t>
   </si>
   <si>
     <t>K7129-65610</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>KAREN TANGTANG BOBIS</t>
   </si>
   <si>
     <t>K7121-65129</t>
   </si>
   <si>
     <t>Alejandro Vista</t>
   </si>