--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -80,51 +80,51 @@
   <si>
     <t>BEATRIZ DIANCIN</t>
   </si>
   <si>
     <t>K8002-65944</t>
   </si>
   <si>
     <t>DULCE AMOR SONEJA</t>
   </si>
   <si>
     <t>K7073-64620</t>
   </si>
   <si>
     <t>GLENDa camarador cuña</t>
   </si>
   <si>
     <t>K7061-65904</t>
   </si>
   <si>
     <t>Karen Banal</t>
   </si>
   <si>
     <t>K7058-65438</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roberto    p huerte  </t>
+    <t>Roberto    p huerte</t>
   </si>
   <si>
     <t>K5003-73102</t>
   </si>
   <si>
     <t>Jasmin asistido</t>
   </si>
   <si>
     <t>K7133-63600</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>Estrella faderguya</t>
   </si>
   <si>
     <t>K7026-64624</t>
   </si>
   <si>
     <t>Fernando Pajarillo</t>
   </si>
   <si>
     <t>K7126-65146</t>
   </si>