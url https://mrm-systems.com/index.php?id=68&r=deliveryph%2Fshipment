--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,132 +56,132 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-65193</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>CARLOS G. DEQUINA</t>
   </si>
   <si>
     <t>K7123-65561</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENCE REYES /ENZO REYES </t>
+    <t>FLORENCE REYES /ENZO REYES</t>
   </si>
   <si>
     <t>K7011-65612</t>
   </si>
   <si>
     <t>LUCENA BARUC</t>
   </si>
   <si>
     <t>K7121-64804</t>
   </si>
   <si>
     <t>Rhodora  Ind0y</t>
   </si>
   <si>
     <t>K7126-66320</t>
   </si>
   <si>
     <t>AURORA. BARTOLOME</t>
   </si>
   <si>
     <t>K7068-73611</t>
   </si>
   <si>
     <t>ANGELO LAURENTE</t>
   </si>
   <si>
     <t>K5002-66066</t>
   </si>
   <si>
     <t>JOCELYN VENTURA</t>
   </si>
   <si>
     <t>K7026-65942</t>
   </si>
   <si>
     <t>JOSEPHINE R. MORALITA</t>
   </si>
   <si>
     <t>K7063-59813</t>
   </si>
   <si>
-    <t xml:space="preserve">CLARYLLE JEZCA ATIENZA </t>
+    <t>CLARYLLE JEZCA ATIENZA</t>
   </si>
   <si>
     <t>K7061-66054</t>
   </si>
   <si>
     <t>Cassandra De Vera</t>
   </si>
   <si>
     <t>K7074-57125</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>KEVIN PHIL F. FERRY</t>
   </si>
   <si>
     <t>K7123-65382</t>
   </si>
   <si>
     <t>ELOISA MANAS</t>
   </si>
   <si>
     <t>K7124-65959</t>
   </si>
   <si>
     <t>Kenneth Sese Macasinag</t>
   </si>
   <si>
     <t>K5005-73577</t>
   </si>
   <si>
     <t>ROSITA MALUSAY</t>
   </si>
   <si>
     <t>T251209095226660</t>
   </si>
   <si>
-    <t xml:space="preserve">MS ANA UY </t>
+    <t>MS ANA UY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-06 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>