--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-65148</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Cyril P Purtugal </t>
+    <t>Cyril P Purtugal</t>
   </si>
   <si>
     <t>K7068-72926</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>CRYSTAL R.DONADO</t>
   </si>
   <si>
     <t>K7126-66149</t>
   </si>
   <si>
     <t>Vilma T Venus</t>
   </si>
   <si>
     <t>K7133-64511</t>
   </si>
   <si>
     <t>Najiiba engliong</t>
   </si>
   <si>
     <t>K5002-66031</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>K7124-66089</t>
   </si>
   <si>
     <t>LUCRESIA DELA BAJAN</t>
   </si>
   <si>
     <t>K7126-65572</t>
   </si>
   <si>
     <t>Michael John Gonzales</t>
   </si>
   <si>
     <t>K7129-66299</t>
   </si>
   <si>
     <t>GLADYS GLIND S. RACACHO</t>
   </si>
   <si>
     <t>K7129-65445</t>
   </si>
   <si>
     <t>K7086-62092</t>
   </si>
   <si>
-    <t xml:space="preserve">JACQUELINE B, SISON </t>
+    <t>JACQUELINE B, SISON</t>
   </si>
   <si>
     <t>K5002-66625</t>
   </si>
   <si>
     <t>ARLENE VIAGEDOR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-06 00:00:00</t>
   </si>