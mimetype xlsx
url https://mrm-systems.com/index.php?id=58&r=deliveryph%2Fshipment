--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -89,99 +89,99 @@
   <si>
     <t>K7121-58863</t>
   </si>
   <si>
     <t>JALA-JALA RIZAL</t>
   </si>
   <si>
     <t>Claudia Feliciano</t>
   </si>
   <si>
     <t>K7073-59357</t>
   </si>
   <si>
     <t>Oshin Donguya</t>
   </si>
   <si>
     <t>K7105-57028</t>
   </si>
   <si>
     <t>MA. FE MENDOZA</t>
   </si>
   <si>
     <t>K7061-53130</t>
   </si>
   <si>
-    <t xml:space="preserve">Emerita Bellido </t>
+    <t>Emerita Bellido</t>
   </si>
   <si>
     <t>K7129-61923</t>
   </si>
   <si>
     <t>PILILLA RIZAL</t>
   </si>
   <si>
     <t>JOCELYN C. MAGDAONG</t>
   </si>
   <si>
     <t>K7017-54803</t>
   </si>
   <si>
     <t>TANAY RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONIDA CRUZ </t>
+    <t>LEONIDA CRUZ</t>
   </si>
   <si>
     <t>K7061-72478</t>
   </si>
   <si>
     <t>Alma Tomas</t>
   </si>
   <si>
     <t>K5002-59671</t>
   </si>
   <si>
     <t>ANGELINE SINON</t>
   </si>
   <si>
     <t>K7135-66136</t>
   </si>
   <si>
     <t>Larry Badua</t>
   </si>
   <si>
     <t>K7125-63397</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine G Catambay </t>
+    <t>Josephine G Catambay</t>
   </si>
   <si>
     <t>T251218083636221</t>
   </si>
   <si>
-    <t xml:space="preserve">VANESSA LADO </t>
+    <t>VANESSA LADO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-04 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>