--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,171 +50,171 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-59707</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">GRACE AVELINO SALAMIDA </t>
+    <t>GRACE AVELINO SALAMIDA</t>
   </si>
   <si>
     <t>K8002-71695</t>
   </si>
   <si>
     <t>FEBES M FLORES</t>
   </si>
   <si>
     <t>K7069-72539</t>
   </si>
   <si>
     <t>CRISTINE CZARINA A EPILOGO</t>
   </si>
   <si>
     <t>K7068-72405</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>SALMA ADDAH ABAD</t>
   </si>
   <si>
     <t>K7134-52823</t>
   </si>
   <si>
     <t>Leila medina</t>
   </si>
   <si>
     <t>K7073-72361</t>
   </si>
   <si>
     <t>HERMINIA B. MARIANO</t>
   </si>
   <si>
     <t>K8002-72003</t>
   </si>
   <si>
     <t>MARGARITA BINAYUG</t>
   </si>
   <si>
     <t>K7072-61114</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN TORILLA </t>
+    <t>MARVIN TORILLA</t>
   </si>
   <si>
     <t>K8002-61325</t>
   </si>
   <si>
     <t>JASONE DELOS SANTOS</t>
   </si>
   <si>
     <t>K8002-61324</t>
   </si>
   <si>
     <t>EMILIE OR MENCHE ALTAJARA</t>
   </si>
   <si>
     <t>K7129-70407</t>
   </si>
   <si>
     <t>BOCAUE BULACAN</t>
   </si>
   <si>
     <t>GENILYN BABON</t>
   </si>
   <si>
     <t>K7124-62194</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>JENNYVER CADINAS</t>
   </si>
   <si>
     <t>K5002-71328</t>
   </si>
   <si>
     <t>OBANDO BULACAN</t>
   </si>
   <si>
     <t>SHIELA MARIE ARBOLEDA</t>
   </si>
   <si>
     <t>K7124-62582</t>
   </si>
   <si>
-    <t xml:space="preserve">LEAH B. SANTIAGO </t>
+    <t>LEAH B. SANTIAGO</t>
   </si>
   <si>
     <t>K7063-61975</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>CRISTINA APOLINARIO</t>
   </si>
   <si>
     <t>K7133-56086</t>
   </si>
   <si>
     <t>ROSELIE SANTA ANA</t>
   </si>
   <si>
     <t>K7073-63331</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>ELLA POLLA</t>
   </si>
   <si>
     <t>K7020-59416</t>
   </si>
   <si>
-    <t xml:space="preserve">OLIVER ATIENZA </t>
+    <t>OLIVER ATIENZA</t>
   </si>
   <si>
     <t>K7124-58057</t>
   </si>
   <si>
     <t>MRINA LASAGA DATILES</t>
   </si>
   <si>
     <t>K7061-59198</t>
   </si>
   <si>
     <t>Lolito Gonzales</t>
   </si>
   <si>
     <t>K7129-62448</t>
   </si>
   <si>
     <t>VERGILYN ARMETA EMAAS</t>
   </si>
   <si>
     <t>K7017-56194</t>
   </si>
   <si>
     <t>MIGUEL / MICHELLE GEALON</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>K7063-57915</t>
   </si>
   <si>
     <t>FELICITO Y. SUNGA</t>
   </si>
   <si>
     <t>T251203164156826</t>
   </si>
   <si>
     <t>JONATHAN CRUZ</t>
   </si>
   <si>
     <t>T251120123924069</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
     <t>ARTHUR/MONIQUE UY</t>
   </si>
   <si>
     <t>T251210090855309</t>
   </si>
   <si>
-    <t xml:space="preserve">TONY C. JARAMILLO </t>
+    <t>TONY C. JARAMILLO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-04 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-05</t>
   </si>