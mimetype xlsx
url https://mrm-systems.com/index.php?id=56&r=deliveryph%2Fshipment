--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -74,117 +74,117 @@
   <si>
     <t>Ronald gotis</t>
   </si>
   <si>
     <t>K7086-60314</t>
   </si>
   <si>
     <t>RONALD GOTIS</t>
   </si>
   <si>
     <t>K7068-72352</t>
   </si>
   <si>
     <t>HAMDAN D. SAUMAY</t>
   </si>
   <si>
     <t>K7134-58271</t>
   </si>
   <si>
     <t>Veronica cataylo</t>
   </si>
   <si>
     <t>K7058-58943</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rona p galit</t>
+    <t>Rona p galit</t>
   </si>
   <si>
     <t>K5005-54970</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JOEL LABOC</t>
   </si>
   <si>
     <t>K7126-69145</t>
   </si>
   <si>
     <t>Jhonald V Amoroso</t>
   </si>
   <si>
     <t>K7017-71691</t>
   </si>
   <si>
     <t>JASMIN JOY ARCIAGA</t>
   </si>
   <si>
     <t>K5002-72719</t>
   </si>
   <si>
     <t>JOCELYN MADRID AMIN</t>
   </si>
   <si>
     <t>K5004-71790</t>
   </si>
   <si>
     <t>ERVIN JOHNSON P. BRIONES</t>
   </si>
   <si>
     <t>K8002-58884</t>
   </si>
   <si>
     <t>LESLIE JOY BELCHEZ</t>
   </si>
   <si>
     <t>K7125-71484</t>
   </si>
   <si>
     <t>Natalie Ann Amado</t>
   </si>
   <si>
     <t>K7086-62092</t>
   </si>
   <si>
-    <t xml:space="preserve">JACQUELINE B, SISON </t>
+    <t>JACQUELINE B, SISON</t>
   </si>
   <si>
     <t>K7126-59291</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Genelyn S Resos</t>
   </si>
   <si>
     <t>K7016-62970</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN BAGAFORO </t>
+    <t>JOCELYN BAGAFORO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-02-04 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>