--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -80,72 +80,72 @@
   <si>
     <t>Soraida Baba Usop</t>
   </si>
   <si>
     <t>K7020-55322</t>
   </si>
   <si>
     <t>PELAGIA JARABELO</t>
   </si>
   <si>
     <t>K7086-63413</t>
   </si>
   <si>
     <t>LILIW LAGUNA</t>
   </si>
   <si>
     <t>FELIPE SORIANO SR</t>
   </si>
   <si>
     <t>K7058-73095</t>
   </si>
   <si>
     <t>NAGCARLAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Michelleccl  quintana</t>
+    <t>Michelleccl  quintana</t>
   </si>
   <si>
     <t>K7074-59814</t>
   </si>
   <si>
     <t>Richard c. Baliquig</t>
   </si>
   <si>
     <t>K7026-56301</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>Mrs. Lenie cuasay ulan</t>
   </si>
   <si>
     <t>K7016-58665</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARI MARIA RAMOS </t>
+    <t>SHARI MARIA RAMOS</t>
   </si>
   <si>
     <t>K7126-58067</t>
   </si>
   <si>
     <t>Arsenia Flores</t>
   </si>
   <si>
     <t>K7072-59088</t>
   </si>
   <si>
     <t>IVY T. AVERION</t>
   </si>
   <si>
     <t>K7129-53065</t>
   </si>
   <si>
     <t>NOLI A. ESCRIBA</t>
   </si>
   <si>
     <t>K7129-56804</t>
   </si>
   <si>
     <t>ARIEL A. ULAN</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>Katrina B Vidad</t>
   </si>
   <si>
     <t>K7123-61519</t>
   </si>
   <si>
     <t>JONATHAN LAZA</t>
   </si>
   <si>
     <t>K7124-58920</t>
   </si>
   <si>
     <t>JOSEFINA A. BEATO</t>
   </si>
   <si>
     <t>K7072-72411</t>
   </si>
   <si>
     <t>ARLYN ENOC</t>
   </si>
   <si>
     <t>K7123-72316</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA CRISTINA M. TAGAYON </t>
+    <t>MARIA CRISTINA M. TAGAYON</t>
   </si>
   <si>
     <t>K7086-58002</t>
   </si>
   <si>
     <t>JESSIE MONTEROZO</t>
   </si>
   <si>
     <t>K7063-72416</t>
   </si>
   <si>
     <t>RHODELIEZ FERNANDEZ</t>
   </si>
   <si>
     <t>K5005-72460</t>
   </si>
   <si>
     <t>K7121-58629</t>
   </si>
   <si>
     <t>Janel Ivane Villaverde</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>