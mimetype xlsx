--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -62,114 +62,114 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7134-52681</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>JOHN MARK I FRANCISCO</t>
   </si>
   <si>
     <t>K7016-60814</t>
   </si>
   <si>
     <t>MARIA GARCIA</t>
   </si>
   <si>
     <t>K7016-60819</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCIA GARCIA </t>
+    <t>FRANCIA GARCIA</t>
   </si>
   <si>
     <t>K7058-56432</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Regina avenido</t>
+    <t>Regina avenido</t>
   </si>
   <si>
     <t>K7129-58091</t>
   </si>
   <si>
     <t>ELLA NICOLE CORAL</t>
   </si>
   <si>
     <t>K7016-71124</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNA LIZA PEREZ </t>
+    <t>ANNA LIZA PEREZ</t>
   </si>
   <si>
     <t>K7134-58333</t>
   </si>
   <si>
     <t>Maurice Cassey juntilla</t>
   </si>
   <si>
     <t>K7126-63514</t>
   </si>
   <si>
     <t>Rainer E Ramos</t>
   </si>
   <si>
     <t>K7125-60983</t>
   </si>
   <si>
-    <t xml:space="preserve">Xander Basilisco </t>
+    <t>Xander Basilisco</t>
   </si>
   <si>
     <t>K5003-56528</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>NELSON CHIONGSON</t>
   </si>
   <si>
     <t>K7061-63394</t>
   </si>
   <si>
-    <t xml:space="preserve">Ron mathew Mirando </t>
+    <t>Ron mathew Mirando</t>
   </si>
   <si>
     <t>K5003-52468</t>
   </si>
   <si>
     <t>CAVINTI LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWARD RAMOS </t>
+    <t>EDWARD RAMOS</t>
   </si>
   <si>
     <t>K5002-63062</t>
   </si>
   <si>
     <t>CHERIE M. FLORES</t>
   </si>
   <si>
     <t>K7134-61245</t>
   </si>
   <si>
     <t>MEDY M OLIVEROS</t>
   </si>
   <si>
     <t>K7086-53338</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
     <t>RICKY ABELLADA CSAP</t>
   </si>
   <si>
     <t>K7129-61990</t>
   </si>