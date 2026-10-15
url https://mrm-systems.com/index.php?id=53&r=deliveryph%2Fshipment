--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-59291</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Genelyn S Resos</t>
   </si>
   <si>
     <t>K7016-62970</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN BAGAFORO </t>
+    <t>JOCELYN BAGAFORO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>