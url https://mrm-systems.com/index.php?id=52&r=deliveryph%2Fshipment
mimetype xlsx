--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,210 +50,210 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-63785</t>
   </si>
   <si>
     <t>ANGAT BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">  Julienne  a oco</t>
+    <t>Julienne  a oco</t>
   </si>
   <si>
     <t>K7127-71433</t>
   </si>
   <si>
     <t>NORZAGARAY BULACAN</t>
   </si>
   <si>
     <t>REBECCA , RAYO</t>
   </si>
   <si>
     <t>K7017-54324</t>
   </si>
   <si>
     <t>MA CHRISTINA BOMBEO</t>
   </si>
   <si>
     <t>K5002-58723</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>MARIA LE ANN L. DIAZ</t>
   </si>
   <si>
     <t>K8002-58763</t>
   </si>
   <si>
     <t>DIOSCORA RAYMUNDO</t>
   </si>
   <si>
     <t>K7073-72007</t>
   </si>
   <si>
     <t>DOMINGO CRISTOBAL</t>
   </si>
   <si>
     <t>K7086-58326</t>
   </si>
   <si>
     <t>ESTER ENILAR ZAMORA</t>
   </si>
   <si>
     <t>K5003-59727</t>
   </si>
   <si>
-    <t xml:space="preserve">MALYN N BADAL </t>
+    <t>MALYN N BADAL</t>
   </si>
   <si>
     <t>K7063-55166</t>
   </si>
   <si>
     <t>ROWEL ARTHOR</t>
   </si>
   <si>
     <t>K7020-55321</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ESPERANZA JOAQUIN </t>
+    <t>ESPERANZA JOAQUIN</t>
   </si>
   <si>
     <t>K7072-59882</t>
   </si>
   <si>
     <t>MARIO AVENDANO</t>
   </si>
   <si>
     <t>K7072-60835</t>
   </si>
   <si>
     <t>ERENIA MAIPID</t>
   </si>
   <si>
     <t>K7074-61013</t>
   </si>
   <si>
     <t>Gian Kevin memurial</t>
   </si>
   <si>
     <t>K7074-60809</t>
   </si>
   <si>
     <t>K7074-61593</t>
   </si>
   <si>
     <t>Eva simangan tabbu</t>
   </si>
   <si>
     <t>K7125-63367</t>
   </si>
   <si>
-    <t xml:space="preserve">Rebecca A Quirante </t>
+    <t>Rebecca A Quirante</t>
   </si>
   <si>
     <t>K7068-61839</t>
   </si>
   <si>
     <t>MANUEL WEE</t>
   </si>
   <si>
     <t>K7026-61211</t>
   </si>
   <si>
     <t>EDMOND CAYABYAB</t>
   </si>
   <si>
     <t>K7134-62268</t>
   </si>
   <si>
     <t>Daisy  infante campit</t>
   </si>
   <si>
     <t>K7073-59563</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>EMELINDA V. GARCIA</t>
   </si>
   <si>
     <t>K7030-62162</t>
   </si>
   <si>
     <t>Emmanuel Briones</t>
   </si>
   <si>
     <t>K7073-60670</t>
   </si>
   <si>
     <t>K7061-59708</t>
   </si>
   <si>
     <t>ASENIE ALVAREZ</t>
   </si>
   <si>
     <t>K7061-60130</t>
   </si>
   <si>
-    <t xml:space="preserve">Angeline Guevarra </t>
+    <t>Angeline Guevarra</t>
   </si>
   <si>
     <t>K7129-60947</t>
   </si>
   <si>
     <t>Lino A. Ugalde</t>
   </si>
   <si>
     <t>K7061-72067</t>
   </si>
   <si>
     <t>K7061-71996</t>
   </si>
   <si>
-    <t xml:space="preserve">Abegail Licud </t>
+    <t>Abegail Licud</t>
   </si>
   <si>
     <t>K7020-55659</t>
   </si>
   <si>
     <t>RUDY VERGARA</t>
   </si>
   <si>
     <t>K8002-57958</t>
   </si>
   <si>
     <t>LILIBETH PALOMAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>