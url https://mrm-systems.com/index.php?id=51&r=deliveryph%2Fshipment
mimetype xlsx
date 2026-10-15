--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>01/30/2026 22:18:48 - 01/30/2026 22:45:04</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -104,99 +104,96 @@
   <si>
     <t>VIRGINCITA ALAPAN</t>
   </si>
   <si>
     <t>K7093-54491</t>
   </si>
   <si>
     <t>JOEY GEROLAGA</t>
   </si>
   <si>
     <t>K7063-72116</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>CHRISTOPHER ESGUERRA</t>
   </si>
   <si>
     <t>K7063-72010</t>
   </si>
   <si>
     <t>K7121-60018</t>
   </si>
   <si>
-    <t xml:space="preserve">Cherry Caña </t>
+    <t>Cherry Caña</t>
   </si>
   <si>
     <t>K7030-59172</t>
   </si>
   <si>
     <t>ANNIE DELACRUZ ZAPANTA</t>
   </si>
   <si>
     <t>K7016-58005</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH VILLARANTE </t>
+    <t>JOSEPH VILLARANTE</t>
   </si>
   <si>
     <t>K5004-69947</t>
   </si>
   <si>
     <t>ARLENE LOAYON</t>
   </si>
   <si>
     <t>K7126-60872</t>
   </si>
   <si>
     <t>Oliver Dulnuan</t>
   </si>
   <si>
     <t>K7121-58946</t>
   </si>
   <si>
     <t>Alejandro Vista</t>
   </si>
   <si>
     <t>T251211132155046</t>
   </si>
   <si>
-    <t xml:space="preserve">IVAN O. PARERO </t>
+    <t>IVAN O. PARERO</t>
   </si>
   <si>
     <t>T251211132419677</t>
   </si>
   <si>
-    <t>IVAN O. PARERO</t>
-[...1 lines deleted...]
-  <si>
     <t>T251214173912438</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN T. RAYPAN </t>
+    <t>BELEN T. RAYPAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-01-31 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
@@ -791,101 +788,101 @@
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>17</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>17</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>