--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-55134</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>HENRY T.TAGUIAM JR</t>
   </si>
   <si>
     <t>K7125-62941</t>
   </si>
   <si>
-    <t xml:space="preserve">Arante Santiago </t>
+    <t>Arante Santiago</t>
   </si>
   <si>
     <t>K7127-71092</t>
   </si>
   <si>
     <t>ANA CRISTINA REGALADO</t>
   </si>
   <si>
     <t>K7086-53379</t>
   </si>
   <si>
     <t>JOANA CARO</t>
   </si>
   <si>
     <t>K7068-55365</t>
   </si>
   <si>
     <t>ROMELYN PEREZ</t>
   </si>
   <si>
     <t>K7121-72221</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
@@ -119,81 +119,81 @@
   <si>
     <t>TRIXIE A. NAGPALA</t>
   </si>
   <si>
     <t>K7017-54969</t>
   </si>
   <si>
     <t>CAMILLE PAGULAYAN</t>
   </si>
   <si>
     <t>K7020-54986</t>
   </si>
   <si>
     <t>CHERRY MAE G BALLESTEROS</t>
   </si>
   <si>
     <t>K7016-62111</t>
   </si>
   <si>
     <t>DARREN PALACPAC</t>
   </si>
   <si>
     <t>K7134-56930</t>
   </si>
   <si>
-    <t xml:space="preserve">Sherilyne gatchalian </t>
+    <t>Sherilyne gatchalian</t>
   </si>
   <si>
     <t>K7074-55348</t>
   </si>
   <si>
     <t>GUADALUPE OJICO</t>
   </si>
   <si>
     <t>T251130121352995</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELO MONTANO </t>
+    <t>ANGELO MONTANO</t>
   </si>
   <si>
     <t>T251203205452365</t>
   </si>
   <si>
-    <t xml:space="preserve">NENET M. VARRON </t>
+    <t>NENET M. VARRON</t>
   </si>
   <si>
     <t>T251209095226660</t>
   </si>
   <si>
-    <t xml:space="preserve">MS ANA UY </t>
+    <t>MS ANA UY</t>
   </si>
   <si>
     <t>T251218135344528</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA ATIENZA </t>
+    <t>EDNA ATIENZA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-01-31 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>