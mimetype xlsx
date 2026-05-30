--- v0 (2026-02-27)
+++ v1 (2026-05-30)
@@ -12,137 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
+    <t>01/30/2026 03:29:53 - 01/31/2026 04:17:22</t>
+  </si>
+  <si>
+    <t>HAWB</t>
+  </si>
+  <si>
+    <t>DESTINATION</t>
+  </si>
+  <si>
+    <t>PCS</t>
+  </si>
+  <si>
+    <t>CONSIGNEE</t>
+  </si>
+  <si>
+    <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
+  </si>
+  <si>
+    <t>DATE AND TIME RECEIVED</t>
+  </si>
+  <si>
+    <t>K7061-62913</t>
+  </si>
+  <si>
+    <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
+  </si>
+  <si>
+    <t>Bernardo or Beverly Basa</t>
+  </si>
+  <si>
+    <t>K7133-54974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gladys lajota </t>
+  </si>
+  <si>
+    <t>K7061-58251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilmar Rebonquin </t>
+  </si>
+  <si>
+    <t>K7017-59709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOHN MICHAEL S BUGHAW </t>
+  </si>
+  <si>
+    <t>K7016-58310</t>
+  </si>
+  <si>
+    <t>ALBERTO POSEDIO</t>
+  </si>
+  <si>
+    <t>T251130121352995</t>
+  </si>
+  <si>
+    <t>QUEZON CITY NCR, SECOND DISTRICT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELO MONTANO </t>
+  </si>
+  <si>
+    <t>PLATE NO.</t>
+  </si>
+  <si>
+    <t>DRIVER</t>
+  </si>
+  <si>
+    <t>HELPER</t>
+  </si>
+  <si>
+    <t>DISPATCHED</t>
+  </si>
+  <si>
+    <t>DEPARTURE DATE</t>
+  </si>
+  <si>
     <t>0000-00-00 00:00:00</t>
-  </si>
-[...73 lines deleted...]
-    <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -607,59 +610,59 @@
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>