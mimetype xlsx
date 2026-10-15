--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,78 +56,78 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-62913</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>Bernardo or Beverly Basa</t>
   </si>
   <si>
     <t>K7133-54974</t>
   </si>
   <si>
-    <t xml:space="preserve">Gladys lajota </t>
+    <t>Gladys lajota</t>
   </si>
   <si>
     <t>K7061-58251</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilmar Rebonquin </t>
+    <t>Wilmar Rebonquin</t>
   </si>
   <si>
     <t>K7017-59709</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN MICHAEL S BUGHAW </t>
+    <t>JOHN MICHAEL S BUGHAW</t>
   </si>
   <si>
     <t>K7016-58310</t>
   </si>
   <si>
     <t>ALBERTO POSEDIO</t>
   </si>
   <si>
     <t>T251130121352995</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELO MONTANO </t>
+    <t>ANGELO MONTANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>