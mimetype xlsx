--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>CITY OF NAVOTAS NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JENNILYN DE OCAMPO</t>
   </si>
   <si>
     <t>T260701123640616</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>JULIAN ESPANOLA</t>
   </si>
   <si>
     <t>T260630163032118</t>
   </si>
   <si>
     <t>BEV MILLAN C/O LIZA BAGUION</t>
   </si>
   <si>
     <t>T260619180837261</t>
   </si>
   <si>
-    <t xml:space="preserve">IRISH SANCHEZ </t>
+    <t>IRISH SANCHEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ 2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronald(AGA)</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Keneth Jestre</t>
   </si>