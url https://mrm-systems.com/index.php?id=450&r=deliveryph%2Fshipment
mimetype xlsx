--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-94573</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOYCE S, MABULAC </t>
+    <t>MARY JOYCE S, MABULAC</t>
   </si>
   <si>
     <t>K7017-111401</t>
   </si>
   <si>
     <t>NORZAGARAY BULACAN</t>
   </si>
   <si>
     <t>ALLANA REGINE GONNZALES</t>
   </si>
   <si>
     <t>K7017-111405</t>
   </si>
   <si>
     <t>FERDINAND REMIGIO</t>
   </si>
   <si>
     <t>K7125-111803</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>VICTORIANO B. PASCUAL III</t>
   </si>