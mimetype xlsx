--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,159 +56,159 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-112369</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>AGUINALDO NARCISO</t>
   </si>
   <si>
     <t>K7058-112380</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jhane guillermo </t>
+    <t>Jhane guillermo</t>
   </si>
   <si>
     <t>K5005-112180</t>
   </si>
   <si>
     <t>ALLYNNE JOY S BADUA</t>
   </si>
   <si>
     <t>K7126-111752</t>
   </si>
   <si>
     <t>Shallah Fulay</t>
   </si>
   <si>
     <t>K5003-111314</t>
   </si>
   <si>
     <t>flos carmeli sobreo</t>
   </si>
   <si>
     <t>K7011-110668</t>
   </si>
   <si>
     <t>KARIZZA MARIE DE GUZMAN</t>
   </si>
   <si>
     <t>K7016-94303</t>
   </si>
   <si>
     <t>RENE BOY B GONZALES</t>
   </si>
   <si>
     <t>K7125-112105</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MAE ANN Q ARNAIZ </t>
+    <t>MAE ANN Q ARNAIZ</t>
   </si>
   <si>
     <t>K5005-112201</t>
   </si>
   <si>
     <t>ELENA R JORNALES</t>
   </si>
   <si>
     <t>K7124-111754</t>
   </si>
   <si>
     <t>JOEY JALA PACALDO</t>
   </si>
   <si>
     <t>T260623123723383</t>
   </si>
   <si>
     <t>MARINA ACOSTA</t>
   </si>
   <si>
     <t>T260703142535396</t>
   </si>
   <si>
     <t>T260624160238215</t>
   </si>
   <si>
-    <t xml:space="preserve">PINKY S. ALQUEROS </t>
+    <t>PINKY S. ALQUEROS</t>
   </si>
   <si>
     <t>T260624165641048</t>
   </si>
   <si>
     <t>MITCHELE YOUNG</t>
   </si>
   <si>
     <t>T260626144703790</t>
   </si>
   <si>
     <t>ALEX CHUA</t>
   </si>
   <si>
     <t>T260626145931116</t>
   </si>
   <si>
-    <t xml:space="preserve">PETER TAN-CHI JR. </t>
+    <t>PETER TAN-CHI JR.</t>
   </si>
   <si>
     <t>T260629134404959</t>
   </si>
   <si>
     <t>REENA / SHIRLEY DUNGCA</t>
   </si>
   <si>
     <t>T260701123429803</t>
   </si>
   <si>
     <t>ROLAND LEGARDA</t>
   </si>
   <si>
     <t>T260706174126559</t>
   </si>
   <si>
     <t>FRANCISCO PEREZ</t>
   </si>
   <si>
     <t>T260706174436405</t>
   </si>
   <si>
-    <t xml:space="preserve">ADOR BERMUNDO </t>
+    <t>ADOR BERMUNDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv 577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>