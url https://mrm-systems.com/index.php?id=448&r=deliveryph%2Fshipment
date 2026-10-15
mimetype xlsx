--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -77,156 +77,156 @@
   <si>
     <t>K7127-111337</t>
   </si>
   <si>
     <t>MRS, ANGELINA S, MATIENZO</t>
   </si>
   <si>
     <t>K5004-112000</t>
   </si>
   <si>
     <t>EVELYN S. BOQUIREN</t>
   </si>
   <si>
     <t>K7073-112437</t>
   </si>
   <si>
     <t>JESSIE JAY DOMASIG C/O ASHLEY NICOLE DOMASIG</t>
   </si>
   <si>
     <t>K7016-110783</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN RIO CANEDA </t>
+    <t>JOHN RIO CANEDA</t>
   </si>
   <si>
     <t>K7016-111320</t>
   </si>
   <si>
-    <t xml:space="preserve">PRECY SARMIENTO </t>
+    <t>PRECY SARMIENTO</t>
   </si>
   <si>
     <t>K7129-111782</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>RADIA KAGUI</t>
   </si>
   <si>
     <t>T260619175218618</t>
   </si>
   <si>
     <t>JENNYFER MAYORDO AMARO</t>
   </si>
   <si>
     <t>T260619175505518</t>
   </si>
   <si>
     <t>T260629150339636</t>
   </si>
   <si>
     <t>NESTOR BUNGALON JR.,</t>
   </si>
   <si>
     <t>T260625153253536</t>
   </si>
   <si>
     <t>MARIA ALMARZA</t>
   </si>
   <si>
     <t>T260701123940872</t>
   </si>
   <si>
-    <t xml:space="preserve">	JOEY ABIERA</t>
+    <t>JOEY ABIERA</t>
   </si>
   <si>
     <t>T260701124224583</t>
   </si>
   <si>
     <t>GERMAN CAMIGLA</t>
   </si>
   <si>
     <t>T260701130208612</t>
   </si>
   <si>
-    <t xml:space="preserve">	RENATO NODADO</t>
+    <t>RENATO NODADO</t>
   </si>
   <si>
     <t>T260701155031862</t>
   </si>
   <si>
     <t>GRACE RAYMUNDO</t>
   </si>
   <si>
     <t>T260623130508017</t>
   </si>
   <si>
     <t>JOHN BENEDICK REYES</t>
   </si>
   <si>
     <t>T260630155616844</t>
   </si>
   <si>
     <t>ANA MARLA Q. SY-QUIA</t>
   </si>
   <si>
     <t>T260707085353839</t>
   </si>
   <si>
-    <t xml:space="preserve">	HELEN SISON</t>
+    <t>HELEN SISON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
-    <t>2026-08-28 00:00:00</t>
+    <t>2026-09-03 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-08-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">