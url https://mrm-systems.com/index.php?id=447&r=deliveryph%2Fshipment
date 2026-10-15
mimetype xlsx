--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,72 +65,72 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-112348</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>NENITA MACALINO</t>
   </si>
   <si>
     <t>K7063-92285</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>FLORDELIZA F BAILON</t>
   </si>
   <si>
     <t>K7016-95106</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA DIANELA </t>
+    <t>ROWENA DIANELA</t>
   </si>
   <si>
     <t>K5004-112183</t>
   </si>
   <si>
     <t>GHIENEL A. TACCAD</t>
   </si>
   <si>
     <t>K7026-111475</t>
   </si>
   <si>
     <t>Alma Despi</t>
   </si>
   <si>
     <t>K7016-111759</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS ALCANTARA </t>
+    <t>REMEDIOS ALCANTARA</t>
   </si>
   <si>
     <t>K7026-88999</t>
   </si>
   <si>
     <t>Magdalena Muerong</t>
   </si>
   <si>
     <t>K5003-112303</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>Marites J. Cortiñas</t>
   </si>
   <si>
     <t>T260703125713344</t>
   </si>
   <si>
     <t>ROSEMARIE CEREZO</t>
   </si>
   <si>
     <t>T260624164123288</t>
   </si>