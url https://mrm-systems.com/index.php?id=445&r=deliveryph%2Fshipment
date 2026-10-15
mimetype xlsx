--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,51 +68,51 @@
   <si>
     <t>K7058-110441</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Alma.  Pelayo</t>
   </si>
   <si>
     <t>K7072-111672</t>
   </si>
   <si>
     <t>MARY JANE ABUBAKAR</t>
   </si>
   <si>
     <t>K7125-111877</t>
   </si>
   <si>
     <t>DANICA C MANSANADES</t>
   </si>
   <si>
     <t>K5004-111762</t>
   </si>
   <si>
-    <t xml:space="preserve">MAE LERISSA TENORIO </t>
+    <t>MAE LERISSA TENORIO</t>
   </si>
   <si>
     <t>T260619174917870</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>GLENA B. ALISAN</t>
   </si>
   <si>
     <t>T260703165925967</t>
   </si>
   <si>
     <t>MERLITA PIDO</t>
   </si>
   <si>
     <t>T260703142210426</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>C/O ALDREN MURILLO/ HANS YU</t>
   </si>