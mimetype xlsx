--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,75 +56,75 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-92017</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>analyn anonuevo</t>
   </si>
   <si>
     <t>K7063-110991</t>
   </si>
   <si>
-    <t xml:space="preserve">ARVIN L.VERGARA </t>
+    <t>ARVIN L.VERGARA</t>
   </si>
   <si>
     <t>K5003-111968</t>
   </si>
   <si>
     <t>eleanor ismael</t>
   </si>
   <si>
     <t>K7074-111563</t>
   </si>
   <si>
     <t>Nikka m. Eiman</t>
   </si>
   <si>
     <t>K7074-111564</t>
   </si>
   <si>
     <t>Rizalina beneducto</t>
   </si>
   <si>
     <t>K7123-96535</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonas A Marijuan </t>
+    <t>Jonas A Marijuan</t>
   </si>
   <si>
     <t>K8002-110821</t>
   </si>
   <si>
     <t>RECHELLE ENTEÑA</t>
   </si>
   <si>
     <t>K7127-94483</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
     <t>FLORIAN A, HILARIO</t>
   </si>
   <si>
     <t>K7063-112048</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>ROSELYN D.C GERONIMO</t>
   </si>