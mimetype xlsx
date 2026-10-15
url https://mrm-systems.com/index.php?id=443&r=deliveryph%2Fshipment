--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -128,132 +128,132 @@
   <si>
     <t>K8002-94991</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
     <t>GEMMA GURAY OR ANICETO MALABAG</t>
   </si>
   <si>
     <t>K7026-111003</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>DIONISIO SIMERA</t>
   </si>
   <si>
     <t>K5004-95111</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIA DE LEON </t>
+    <t>GREGORIA DE LEON</t>
   </si>
   <si>
     <t>K7063-93777</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>MARY GRACE B.GARA</t>
   </si>
   <si>
     <t>K7123-90296</t>
   </si>
   <si>
     <t>Emely raquel cornejo</t>
   </si>
   <si>
     <t>K7026-110634</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA MORENO </t>
+    <t>EDITHA MORENO</t>
   </si>
   <si>
     <t>K7073-92279</t>
   </si>
   <si>
     <t>GENLYN ANN P. GARCIA</t>
   </si>
   <si>
     <t>K7016-94754</t>
   </si>
   <si>
     <t>ARECELI MAANDAL</t>
   </si>
   <si>
     <t>K7026-96416</t>
   </si>
   <si>
     <t>FLORITA B. LIBUNAO</t>
   </si>
   <si>
     <t>K7068-93812</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
     <t>SYVEL VALLOYAS</t>
   </si>
   <si>
     <t>K6002-96497</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>Mrs.  EDITA MENDOZA</t>
   </si>
   <si>
     <t>K7093-92266</t>
   </si>
   <si>
     <t>PATRICIA INNA VIRTUCEO</t>
   </si>
   <si>
     <t>K7125-93641</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Mila B Cellar </t>
+    <t>Mila B Cellar</t>
   </si>
   <si>
     <t>K7123-110902</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">KAYCELYN DIMAILIG </t>
+    <t>KAYCELYN DIMAILIG</t>
   </si>
   <si>
     <t>K7129-90288</t>
   </si>
   <si>
     <t>EDUARDO VALENCIA</t>
   </si>
   <si>
     <t>K7063-91750</t>
   </si>
   <si>
     <t>BABY A.BOBADILLA</t>
   </si>
   <si>
     <t>K7026-96360</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>CRYSTAL CHARISSE PASCUAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>