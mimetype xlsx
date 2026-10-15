--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -113,51 +113,51 @@
   <si>
     <t>CARMELA MENDOZA</t>
   </si>
   <si>
     <t>K7124-96549</t>
   </si>
   <si>
     <t>NENITA N. NATAD</t>
   </si>
   <si>
     <t>K7126-96391</t>
   </si>
   <si>
     <t>Arjay Macaranas</t>
   </si>
   <si>
     <t>K7074-111142</t>
   </si>
   <si>
     <t>Catherine o. Reyes</t>
   </si>
   <si>
     <t>K7125-93702</t>
   </si>
   <si>
-    <t xml:space="preserve">Frenemel E Lagran </t>
+    <t>Frenemel E Lagran</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Romel Agustin</t>
   </si>