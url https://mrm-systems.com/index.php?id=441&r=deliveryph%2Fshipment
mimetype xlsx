--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -71,102 +71,102 @@
   <si>
     <t>TONDO I / II NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>C/O RJ SOFIA TRUCKING / JERRY RONDAL</t>
   </si>
   <si>
     <t>K7026-111335</t>
   </si>
   <si>
     <t>WIWIN KARYANI GABUCATY</t>
   </si>
   <si>
     <t>K5002-96286</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Jennie Layosa</t>
   </si>
   <si>
     <t>K7016-94669</t>
   </si>
   <si>
-    <t xml:space="preserve">JINKY PAULINE BAUN </t>
+    <t>JINKY PAULINE BAUN</t>
   </si>
   <si>
     <t>K5005-111165</t>
   </si>
   <si>
     <t>SAN MIGUEL NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">NORAISAH M GUMISING </t>
+    <t>NORAISAH M GUMISING</t>
   </si>
   <si>
     <t>K7073-111053</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>PRIME ROSE LANETE / LYN ACUNA</t>
   </si>
   <si>
     <t>K5002-110179</t>
   </si>
   <si>
     <t>PORT AREA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>EDGARDO PALOMER</t>
   </si>
   <si>
     <t>K5003-111226</t>
   </si>
   <si>
     <t>CITY OF MALABON NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELYN  S.  LANDICHO </t>
+    <t>ANGELYN  S.  LANDICHO</t>
   </si>
   <si>
     <t>K7135-94514</t>
   </si>
   <si>
     <t>Jennylyn Cumay-Ao</t>
   </si>
   <si>
     <t>K5003-111460</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">joanne castro </t>
+    <t>joanne castro</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>