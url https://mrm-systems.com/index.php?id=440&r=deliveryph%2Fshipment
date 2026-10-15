--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,111 +68,111 @@
   <si>
     <t>K7121-90257</t>
   </si>
   <si>
     <t>ALFONSO CAVITE</t>
   </si>
   <si>
     <t>Violeta Digma</t>
   </si>
   <si>
     <t>K7030-96684</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>AGNES P BARCENAS</t>
   </si>
   <si>
     <t>K7135-94784</t>
   </si>
   <si>
     <t>INDANG CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Resilyn Tiongson </t>
+    <t>Resilyn Tiongson</t>
   </si>
   <si>
     <t>K5003-96710</t>
   </si>
   <si>
     <t>MAGALLANES CAVITE</t>
   </si>
   <si>
     <t>JO ANNEA. DENDIEGO</t>
   </si>
   <si>
     <t>K7121-91589</t>
   </si>
   <si>
     <t>MARAGONDON CAVITE</t>
   </si>
   <si>
     <t>Rolando Animas Espinosa</t>
   </si>
   <si>
     <t>K7063-90789</t>
   </si>
   <si>
     <t>JAY-AR SAMARISTA</t>
   </si>
   <si>
     <t>K7129-96531</t>
   </si>
   <si>
     <t>NAIC CAVITE</t>
   </si>
   <si>
     <t>ANNABELLE J. BERNAL</t>
   </si>
   <si>
     <t>K7135-94518</t>
   </si>
   <si>
     <t>Armelo Rosit</t>
   </si>
   <si>
     <t>K7125-109243</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Amparo B Caragos </t>
+    <t>Amparo B Caragos</t>
   </si>
   <si>
     <t>K5005-90575</t>
   </si>
   <si>
     <t>MAE SARSABA</t>
   </si>
   <si>
     <t>K7061-91034</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIAN MACATANGAY </t>
+    <t>CHRISTIAN MACATANGAY</t>
   </si>
   <si>
     <t>K7074-91841</t>
   </si>
   <si>
     <t>EVELYN A.SARIA</t>
   </si>
   <si>
     <t>K7129-91082</t>
   </si>
   <si>
     <t>GLORIA BOONGALING</t>
   </si>
   <si>
     <t>K7011-96458</t>
   </si>
   <si>
     <t>TANZA CAVITE</t>
   </si>
   <si>
     <t>ROSALIA B. ARMA</t>
   </si>
   <si>
     <t>K7073-92978</t>
   </si>