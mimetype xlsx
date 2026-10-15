--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,132 +50,132 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7093-1222</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JONALYN FERNANDO </t>
+    <t>JONALYN FERNANDO</t>
   </si>
   <si>
     <t>K5005-1776</t>
   </si>
   <si>
-    <t xml:space="preserve"> CECILE MANGA</t>
+    <t>CECILE MANGA</t>
   </si>
   <si>
     <t>K7061-3642</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVINA TORRES </t>
+    <t>ELVINA TORRES</t>
   </si>
   <si>
     <t>K7017294</t>
   </si>
   <si>
     <t>RODNEY BALAJADIA</t>
   </si>
   <si>
     <t>K7093-10013</t>
   </si>
   <si>
     <t>TITA GIMENO GARALDA</t>
   </si>
   <si>
     <t>K7016-2574</t>
   </si>
   <si>
     <t>AIDA MANGUBAT</t>
   </si>
   <si>
     <t>K7026-3218</t>
   </si>
   <si>
     <t>Sheryl t. Delos santos</t>
   </si>
   <si>
     <t>K7105-858</t>
   </si>
   <si>
     <t>MA. SHAIRA JEREMILLAS</t>
   </si>
   <si>
     <t>K7016-3753</t>
   </si>
   <si>
-    <t xml:space="preserve">NENA VILLAREN </t>
+    <t>NENA VILLAREN</t>
   </si>
   <si>
     <t>K7016-8693</t>
   </si>
   <si>
     <t>K8002-2302</t>
   </si>
   <si>
     <t>AUBREY  RAZELLE L VICTA</t>
   </si>
   <si>
     <t>K7016-10106</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY ANN GALANGUE </t>
+    <t>MARY ANN GALANGUE</t>
   </si>
   <si>
     <t>K7016-3498</t>
   </si>
   <si>
     <t>ANDY TOMAGAN</t>
   </si>
   <si>
     <t>K7017-1916</t>
   </si>
   <si>
     <t>DANICA M OCONER</t>
   </si>
   <si>
     <t>K7016-9105</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLITO VALENCIA </t>
+    <t>CARLITO VALENCIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Romel Agustin</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2025-03-18 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>