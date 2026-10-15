--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>K7074-111088</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>MRS.LOURDES C. RENTUSA</t>
   </si>
   <si>
     <t>K7127-110969</t>
   </si>
   <si>
     <t>NORMA OGOT</t>
   </si>
   <si>
     <t>K7063-110467</t>
   </si>
   <si>
     <t>EDGAR LAPERA</t>
   </si>
   <si>
     <t>K7073-96522</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA BERNARDINO </t>
+    <t>LEA BERNARDINO</t>
   </si>
   <si>
     <t>K7068-93808</t>
   </si>
   <si>
     <t>RAMIL P SAPNO/ANGELICA N.SAPNO</t>
   </si>
   <si>
     <t>K6002-90222</t>
   </si>
   <si>
     <t>ANNA RICA E. PAGASITA</t>
   </si>
   <si>
     <t>K7068-92399</t>
   </si>
   <si>
     <t>CHOLITO SORETO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1751</t>
   </si>