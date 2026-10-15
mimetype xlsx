--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -80,72 +80,72 @@
   <si>
     <t>NELIAN LABUYO</t>
   </si>
   <si>
     <t>K5005-91939</t>
   </si>
   <si>
     <t>RANIEL GARCIA</t>
   </si>
   <si>
     <t>K7124-96420</t>
   </si>
   <si>
     <t>MIRAFE PEREZ</t>
   </si>
   <si>
     <t>K5002-111163</t>
   </si>
   <si>
     <t>JAYVEE ESCALA</t>
   </si>
   <si>
     <t>K7026-111540</t>
   </si>
   <si>
-    <t xml:space="preserve">Myrna / hilario marc ANGELO PORTE </t>
+    <t>Myrna / hilario marc ANGELO PORTE</t>
   </si>
   <si>
     <t>K6002-96321</t>
   </si>
   <si>
     <t>ROSEMARIE GARCERA</t>
   </si>
   <si>
     <t>K7093-109528</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JENEPHER N. ESTRADA </t>
+    <t>JENEPHER N. ESTRADA</t>
   </si>
   <si>
     <t>K7123-96581</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFIE FRANNE T. MIRANDA/ ANA MELISSA MIRANDA </t>
+    <t>ALFIE FRANNE T. MIRANDA/ ANA MELISSA MIRANDA</t>
   </si>
   <si>
     <t>K7121-96379</t>
   </si>
   <si>
     <t>Eden Tomentos</t>
   </si>
   <si>
     <t>K5002-96372</t>
   </si>
   <si>
     <t>CARMELA MENDOZA</t>
   </si>
   <si>
     <t>K7063-109797</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>LENY B.BERNARDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>