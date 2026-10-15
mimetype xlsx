--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7093-92024</t>
   </si>
   <si>
     <t>ALAMINOS LAGUNA</t>
   </si>
   <si>
     <t>FLOR BIGAL</t>
   </si>
   <si>
     <t>K7133-109352</t>
   </si>
   <si>
     <t>BAY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Eden bosque </t>
+    <t>Eden bosque</t>
   </si>
   <si>
     <t>K7073-91387</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>Joules Bass Tamaca</t>
   </si>
   <si>
     <t>K7068-91845</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>ANGELINE B.MORIEL</t>
   </si>
   <si>
     <t>K8002-95097</t>
   </si>
   <si>
     <t>CALAUAN LAGUNA</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>Erad stamaria</t>
   </si>
   <si>
     <t>K7124-111358</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>MARIO MANALILI</t>
   </si>
   <si>
     <t>K7011-90669</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>FLORENCE RUAZOL</t>
   </si>
   <si>
     <t>K7127-94459</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIONNE ROSALES </t>
+    <t>MARIONNE ROSALES</t>
   </si>
   <si>
     <t>K7073-89629</t>
   </si>
   <si>
     <t>JOSEPHINE OLOYA</t>
   </si>
   <si>
     <t>K7016-94246</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>CAROL ANNE  ARAMBULO</t>
   </si>
   <si>
     <t>K7121-92771</t>
   </si>
   <si>
     <t>SINILOAN LAGUNA</t>
   </si>
   <si>
     <t>Angelita Cama</t>
   </si>