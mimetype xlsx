--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -95,51 +95,51 @@
   <si>
     <t>PRISCILLA IBAÑEZ</t>
   </si>
   <si>
     <t>K7124-92404</t>
   </si>
   <si>
     <t>ELLEN BRENDA RAVINA</t>
   </si>
   <si>
     <t>K7068-93417</t>
   </si>
   <si>
     <t>TRICIA MAE ALDAS</t>
   </si>
   <si>
     <t>K7026-90042</t>
   </si>
   <si>
     <t>Roella elcano</t>
   </si>
   <si>
     <t>K7063-92084</t>
   </si>
   <si>
-    <t xml:space="preserve">ALESANDRA M. SANTIAGO </t>
+    <t>ALESANDRA M. SANTIAGO</t>
   </si>
   <si>
     <t>K5001-92945</t>
   </si>
   <si>
     <t>Macdonald R Calidguid</t>
   </si>
   <si>
     <t>K7127-110569</t>
   </si>
   <si>
     <t>HERMINIA R, CABRAL</t>
   </si>
   <si>
     <t>K7030-91538</t>
   </si>
   <si>
     <t>Ma. Regina Karganilla</t>
   </si>
   <si>
     <t>K6002-109741</t>
   </si>
   <si>
     <t>DANILO  NABELGA</t>
   </si>