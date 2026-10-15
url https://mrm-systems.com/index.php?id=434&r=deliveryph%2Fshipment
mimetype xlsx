--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,96 +68,96 @@
   <si>
     <t>K7125-93633</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>DOLLY PARUNGAO</t>
   </si>
   <si>
     <t>K7063-92479</t>
   </si>
   <si>
     <t>JOHN REY MACADANGDANG</t>
   </si>
   <si>
     <t>K7017-90501</t>
   </si>
   <si>
     <t>ANGELYN RAFA</t>
   </si>
   <si>
     <t>K7123-91217</t>
   </si>
   <si>
-    <t xml:space="preserve"> Justine  curl  torres</t>
+    <t>Justine  curl  torres</t>
   </si>
   <si>
     <t>K7121-90139</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>Mary joy detalo</t>
   </si>
   <si>
     <t>K7121-90142</t>
   </si>
   <si>
     <t>Abigail Pamplina</t>
   </si>
   <si>
     <t>K7074-93654</t>
   </si>
   <si>
     <t>K7068-91593</t>
   </si>
   <si>
     <t>RUVI GRACE SALVAN</t>
   </si>
   <si>
     <t>K7063-84792</t>
   </si>
   <si>
     <t>RICHARD S.GALAN</t>
   </si>
   <si>
     <t>K7123-110292</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA SEGURITAN </t>
+    <t>LYDIA SEGURITAN</t>
   </si>
   <si>
     <t>K7125-110446</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Wenefrida G Ulpindo </t>
+    <t>Wenefrida G Ulpindo</t>
   </si>
   <si>
     <t>K7123-92919</t>
   </si>
   <si>
     <t>Angelo Lance Erispe</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>