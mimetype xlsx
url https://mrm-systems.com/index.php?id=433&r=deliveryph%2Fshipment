--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-90664</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>LADY PRINCESS DIANA MULING BAYAN</t>
   </si>
   <si>
     <t>K5002-111127</t>
   </si>
   <si>
     <t>MRS. BELINDA  A. AMADOR</t>
   </si>
   <si>
     <t>K7127-94592</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA L, BALMORIS </t>
+    <t>CECILIA L, BALMORIS</t>
   </si>
   <si>
     <t>K7127-111337</t>
   </si>
   <si>
     <t>MRS, ANGELINA S, MATIENZO</t>
   </si>
   <si>
     <t>K7121-92313</t>
   </si>
   <si>
     <t>Melane Pen̈a Fountain</t>
   </si>
   <si>
     <t>K7127-95005</t>
   </si>
   <si>
     <t>CRISTINE TAMBOCO ROSERO</t>
   </si>
   <si>
     <t>K7063-92063</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>