--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5002-92168</t>
   </si>
   <si>
     <t>SAN RAFAEL BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIEGEL R SORIANO </t>
+    <t>ABIEGEL R SORIANO</t>
   </si>
   <si>
     <t>K7011-92304</t>
   </si>
   <si>
     <t>FLORDELIZA CAJUCOM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>nby1139</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>larry</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>kim</t>
   </si>