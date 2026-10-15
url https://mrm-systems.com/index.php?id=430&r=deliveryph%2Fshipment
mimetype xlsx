--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -71,135 +71,135 @@
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JESSEVEL S. DREZ</t>
   </si>
   <si>
     <t>K7127-94438</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>ADELA PRINCIPE</t>
   </si>
   <si>
     <t>K7061-110584</t>
   </si>
   <si>
     <t>GERARD PATRICK CADIANG</t>
   </si>
   <si>
     <t>K5002-92081</t>
   </si>
   <si>
-    <t xml:space="preserve">MELVIN BELLO  </t>
+    <t>MELVIN BELLO</t>
   </si>
   <si>
     <t>K7016-110491</t>
   </si>
   <si>
-    <t xml:space="preserve">JANIEL MARGAET BANASIHAN </t>
+    <t>JANIEL MARGAET BANASIHAN</t>
   </si>
   <si>
     <t>K7125-110790</t>
   </si>
   <si>
     <t>KENNETH MARK NATABIO</t>
   </si>
   <si>
     <t>K5003-91359</t>
   </si>
   <si>
     <t>ZARAHMDE BUTRON</t>
   </si>
   <si>
     <t>K7016-94350</t>
   </si>
   <si>
     <t>DORIE DELA CRUZ</t>
   </si>
   <si>
     <t>K5005-111271</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JOY FABILINIA</t>
   </si>
   <si>
     <t>K7123-111159</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISY BAUTISTA GARCIA </t>
+    <t>DAISY BAUTISTA GARCIA</t>
   </si>
   <si>
     <t>K7016-94320</t>
   </si>
   <si>
-    <t xml:space="preserve">RITA ABADIA </t>
+    <t>RITA ABADIA</t>
   </si>
   <si>
     <t>K6002-111100</t>
   </si>
   <si>
     <t>BALAGTAS (BIGAA) BULACAN</t>
   </si>
   <si>
     <t>MARY MAUREEN P. SANTIAGO</t>
   </si>
   <si>
     <t>K7016-94238</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>HERNAN FABIAN</t>
   </si>
   <si>
     <t>K7011-110719</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RONALYN VICENIO CORDOVA </t>
+    <t>RONALYN VICENIO CORDOVA</t>
   </si>
   <si>
     <t>K7124-92456</t>
   </si>
   <si>
     <t>SATURTINO A RUFLO</t>
   </si>
   <si>
     <t>K7121-92348</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jhon Rey Bin̈as</t>
+    <t>Jhon Rey Bin̈as</t>
   </si>
   <si>
     <t>K7061-92127</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>Mercedarios yamba</t>
   </si>
   <si>
     <t>K8002-110792</t>
   </si>
   <si>
     <t>RUTH VACAL</t>
   </si>
   <si>
     <t>K7063-93538</t>
   </si>
   <si>
     <t>ESTHELITA EVASCO</t>
   </si>
   <si>
     <t>K7063-90602</t>
   </si>