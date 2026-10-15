--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -185,63 +185,63 @@
   <si>
     <t>REXLY BALLADA</t>
   </si>
   <si>
     <t>K7016-94718</t>
   </si>
   <si>
     <t>KRISTINE FAELANGCO</t>
   </si>
   <si>
     <t>K5003-96748</t>
   </si>
   <si>
     <t>Katrina Mae B. Villlanueva</t>
   </si>
   <si>
     <t>K6002-111029</t>
   </si>
   <si>
     <t>KIM ASHLEY BAUTISTA</t>
   </si>
   <si>
     <t>K7016-111186</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER LOPEZ </t>
+    <t>CHRISTOPHER LOPEZ</t>
   </si>
   <si>
     <t>K7061-92245</t>
   </si>
   <si>
     <t>Melissa Prudente</t>
   </si>
   <si>
     <t>K7125-92334</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY REBARTER </t>
+    <t>CHERRY REBARTER</t>
   </si>
   <si>
     <t>K7011-96057</t>
   </si>
   <si>
     <t>AIDA P. CAMUNGOL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Rommuel arevalo </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>