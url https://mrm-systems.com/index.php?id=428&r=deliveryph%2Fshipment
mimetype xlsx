--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -110,51 +110,51 @@
   <si>
     <t>By: Glerine D. Madarang</t>
   </si>
   <si>
     <t>K7133-91231</t>
   </si>
   <si>
     <t>Merlina zabala</t>
   </si>
   <si>
     <t>K6002-91098</t>
   </si>
   <si>
     <t>ALEXANDER. L. CEN̈IDOZA</t>
   </si>
   <si>
     <t>K7030-91240</t>
   </si>
   <si>
     <t>GERALDINE M LAGUING</t>
   </si>
   <si>
     <t>K7123-91935</t>
   </si>
   <si>
-    <t xml:space="preserve">Evangeline Valencia </t>
+    <t>Evangeline Valencia</t>
   </si>
   <si>
     <t>K7017-90848</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>MARICRIS PENTECOSTES</t>
   </si>
   <si>
     <t>K7133-88996</t>
   </si>
   <si>
     <t>Benjie ayso</t>
   </si>
   <si>
     <t>K7016-110546</t>
   </si>
   <si>
     <t>EVA HACHAC</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>