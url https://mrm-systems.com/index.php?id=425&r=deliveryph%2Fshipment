--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -86,75 +86,75 @@
   <si>
     <t>CAMPINES RONALDO CARTEL</t>
   </si>
   <si>
     <t>K6002-93016</t>
   </si>
   <si>
     <t>AZUCENA VALENZUELA</t>
   </si>
   <si>
     <t>K7133-89512</t>
   </si>
   <si>
     <t>Danica jane launio</t>
   </si>
   <si>
     <t>K5002-91260</t>
   </si>
   <si>
     <t>VIRGINIA ARAO</t>
   </si>
   <si>
     <t>K7121-90312</t>
   </si>
   <si>
-    <t xml:space="preserve">JEANY A. CAYOBIT </t>
+    <t>JEANY A. CAYOBIT</t>
   </si>
   <si>
     <t>K7126-92110</t>
   </si>
   <si>
-    <t xml:space="preserve">Marylyn Calizo </t>
+    <t>Marylyn Calizo</t>
   </si>
   <si>
     <t>K5005-92944</t>
   </si>
   <si>
     <t>LOLITA RETOS</t>
   </si>
   <si>
     <t>K7026-92357</t>
   </si>
   <si>
     <t>JOCELYN ALMADEN SUMAYLO</t>
   </si>
   <si>
     <t>K7061-92353</t>
   </si>
   <si>
-    <t xml:space="preserve">MELENCIO TAPIADOR </t>
+    <t>MELENCIO TAPIADOR</t>
   </si>
   <si>
     <t>K5004-111318</t>
   </si>
   <si>
     <t>JOAN V, JAMELO</t>
   </si>
   <si>
     <t>K7074-93358</t>
   </si>
   <si>
     <t>Gemma alcagno</t>
   </si>
   <si>
     <t>K5002-111073</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>VICTORIA DELA CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>