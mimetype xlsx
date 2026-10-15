--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -95,51 +95,51 @@
   <si>
     <t>K7121-110733</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Leda Espia Estoque</t>
   </si>
   <si>
     <t>K5005-93153</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>SUSAN M ALARANA</t>
   </si>
   <si>
     <t>K7125-92192</t>
   </si>
   <si>
     <t>PANDACAN NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Erna G Bautista </t>
+    <t>Erna G Bautista</t>
   </si>
   <si>
     <t>K7073-92963</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>MOLATO, IMELDA R.</t>
   </si>
   <si>
     <t>K7030-110330</t>
   </si>
   <si>
     <t>LANCE KEANE SIRIBAN</t>
   </si>
   <si>
     <t>K7074-91413</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Seren mejorada</t>
   </si>